--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="53">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,141 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2108/2026</t>
   </si>
   <si>
+    <t>Prijedlog od 06.10.2026.; Prilog od: 06.10.2026.; Podnesak od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>DAS d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Gustava Matoša 23, 10310 Ivanić-Grad, Hrvatska</t>
+  </si>
+  <si>
+    <t>05109091010</t>
+  </si>
+  <si>
+    <t>DAS d.o.o. 05109091010</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:15:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f77be34e-5d21-4b04-bc9a-20005e90f34b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prijedlog.pdf P155P; Prilog St-2108_2026-8-1 - 557400-1-14-0926.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f77be34e-5d21-4b04-bc9a-20005e90f34b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:45:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa46d70b-40e1-4557-af71-c83eafe51862</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa46d70b-40e1-4557-af71-c83eafe51862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Gustava Matoša 23, Ivanić-Grad</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:33:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ecf1ec1-0780-4630-86b8-284165ef9fb2</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - SKUBA HR D.O.O..pdf; 07-02-26-05 - Prijava tražbine - HR AUTOCESTE.pdf; 07-02-26-06 Prijava tražbine - RBA.pdf; 07-02-26-7 Prijava tražbine - IMPULS LEASING.pdf; 07-02-26-08 Prijava tražbine - PORSCHE LEASING d.o.o..pdf; 07-02-26-09 Prijava tražbine - ZAGREBAČKI HOLDING d.o.o.,.pdf; 07-02-26-10 Prijava tražbine - Raiffeisen LEASING D.O.O..pdf; 07-02-26-10a Prijava tražbine - Raiffeisen LEASING D.O.O..pdf; 07-02-26-11 Prijava tražbine - SCANIA HRVATSKA D.O.O..pdf; 07-02-26-12 Prijava tražbine - PORSCHE INTER AUTO D.O.O..pdf; 07-02-26-13 Prijava tražbine - ADDIKO BANK D.D..pdf; 07-02-26-14 Prijava tražbine - TAHOGRAF.pdf; 07-02-26-15 Prijava tražbine - ADRIA OIL.pdf; 07-02-26-16 Prijava tražbine  - IVANA KINKELA.pdf; 07-02-26-17 Prijava tražbine - IKS TAX OBRT VL. I. KINKELA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ecf1ec1-0780-4630-86b8-284165ef9fb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:29:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38f8ce55-cc57-4332-a99b-b5bcae8ce665</t>
+  </si>
+  <si>
+    <t>07-02-26-18  TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38f8ce55-cc57-4332-a99b-b5bcae8ce665/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 28.08.2026.</t>
   </si>
   <si>
-    <t>DAS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>31.08.2026. 09:11:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ef0ff3f-c92f-4992-893e-2bb8449a8c92</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ef0ff3f-c92f-4992-893e-2bb8449a8c92/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2026</t>
   </si>
   <si>
     <t>Odluka od 26.08.2026.; Rješenje od 26.08.2026.; Prijedlog od 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilo</t>
   </si>
   <si>
     <t>26.08.2026. 10:18:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd407e8d-1f6d-42d8-8e69-4066ee12414f</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-2108_2026-1-1 - 7 Izjava o broju zaposlenih.pdf; Prilog St-2108_2026-1-2 - Caddy Porsche leasing.pdf; Prilog St-2108_2026-1-3 - Cayenne prometna 2025-2026.pdf; Prilog St-2108_2026-1-4 - DAS KRONE reg ZG-1456-JS.pdf; Prilog St-2108_2026-1-5 - GFI-POD602._DAS 31 07 2026.pdf; Prilog St-2108_2026-1-6 - Bilješke_31 07 2026.pdf; Prilog St-2108_2026-1-7 - DAS VOLVO reg ZG-2836-KL.pdf; Prilog St-2108_2026-1-8 - Caddy prometna.pdf; Prilog St-2108_2026-1-9 - DOKUMENTI S FINE.pdf; Prilog St-2108_2026-1-10 - ADDICO kredit.pdf; Prilog St-2108_2026-1-11 - Konto kartice - Obveze za zajmove.pdf; Prilog St-2108_2026-1-12 - Otvorene stavke INO dobavljača_31 07 2026.pdf; Prilog St-2108_2026-1-13 - Otvorene stavke INO kupaca_31 07 2026.pdf; Prilog St-2108_2026-1-14 - Otvorene stavke kupaca_31 07 2026.pdf; Prilog St-2108_2026-1-15 - PBZ pristupnica.pdf; Prilog St-2108_2026-1-16 - Impuls leasing Krone.pdf; Prilog St-2108_2026-1-17 - Impuls leasing Volvo.pdf; Prilog St-2108_2026-1-18 - Impuls leasing Kogel.pdf; Prilog St-2108_2026-1-19 - Izvadci iz BZP-a.pdf; Prilog St-2108_2026-1-20 - Prometna Keogel.pdf; Prilog St-2108_2026-1-21 - PKK_31 07 2026.pdf; Prilog St-2108_2026-1-22 - Otvorene stavke dobavljača_31 07 2026.pdf; Prilog St-2108_2026-1-23 - Potvrda o uplati.pdf; Prilog St-2108_2026-1-24 - RBA KREDIT 2.pdf; Prilog St-2108_2026-1-25 - Prometna Knapen 2026 - 2027.pdf; Prilog St-2108_2026-1-26 - RBA KREDIT 1.pdf; Prilog St-2108_2026-1-27 - Punomoć za odvjetnika.pdf; Prilog St-2108_2026-1-28 - RBA KREDIT 4.pdf; Prilog St-2108_2026-1-29 - Raiffeisen Leasing.pdf; Prilog St-2108_2026-1-30 - Porsche leasing Cayenne.pdf; Prilog St-2108_2026-1-31 - RBA KREDIT 3.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O; Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd407e8d-1f6d-42d8-8e69-4066ee12414f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +346,210 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>