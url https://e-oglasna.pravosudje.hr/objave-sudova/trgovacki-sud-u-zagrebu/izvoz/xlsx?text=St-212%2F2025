--- v0 (2026-05-05)
+++ v1 (2026-06-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-212/2025</t>
   </si>
   <si>
+    <t>Rješenje od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>BIOTRON d.o.o.</t>
+  </si>
+  <si>
+    <t>Karlovačka cesta 124, 47280 Ozalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>17525141953</t>
+  </si>
+  <si>
+    <t>BIOTRON d.o.o. 17525141953</t>
+  </si>
+  <si>
+    <t>08.05.2026. 13:28:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4facf534-f02b-48bc-b569-f767e76b23f7</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4facf534-f02b-48bc-b569-f767e76b23f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=212&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 31.10.2025.</t>
   </si>
   <si>
-    <t>BIOTRON d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>05.11.2025. 09:12:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de5ce-b3a2-46ad-8094-bfb96a97e8d6</t>
   </si>
   <si>
     <t>Pregled imovine i obveza.pdf P78P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de5ce-b3a2-46ad-8094-bfb96a97e8d6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=212&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 30.10.2025.</t>
   </si>
   <si>
     <t>30.10.2025. 13:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98f4caf8-bc27-42e9-90fc-e33a9942db6b</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98f4caf8-bc27-42e9-90fc-e33a9942db6b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.10.2025.</t>
   </si>
   <si>
     <t>24.10.2025. 12:38:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e0fb35a-92c0-49d0-a1df-1adad8a29660</t>
   </si>
@@ -164,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +355,84 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>