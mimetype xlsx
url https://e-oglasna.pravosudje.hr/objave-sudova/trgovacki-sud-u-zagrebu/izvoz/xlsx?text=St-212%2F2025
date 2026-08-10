--- v1 (2026-06-26)
+++ v2 (2026-08-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-212/2025</t>
   </si>
   <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>BIOTRON d.o.o.</t>
+  </si>
+  <si>
+    <t>Karlovačka cesta 124, 47280 Ozalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>17525141953</t>
+  </si>
+  <si>
+    <t>BIOTRON d.o.o. 17525141953</t>
+  </si>
+  <si>
+    <t>27.07.2026. 17:53:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6e81b8-5915-4203-82a9-85c37dce379f</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6e81b8-5915-4203-82a9-85c37dce379f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=212&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odluka od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 17:53:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1f0523-8418-4c1f-9409-5adebae71373</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de1f0523-8418-4c1f-9409-5adebae71373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 16:05:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b5f0291-1328-4fc1-a92b-88c9206f0eee</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-212_2025-27-1 - Biotron popis imovine i obaveza.pdf; Prilog St-212_2025-27-2 - Biotron popis vjerovnika.pdf; Prilog St-212_2025-27-3 - Biotron popis predmeta stečajne mase.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b5f0291-1328-4fc1-a92b-88c9206f0eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f6808d-8ff2-4032-a1ed-36761dfb67e0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f6808d-8ff2-4032-a1ed-36761dfb67e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 08.05.2026.</t>
   </si>
   <si>
-    <t>BIOTRON d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 13:28:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4facf534-f02b-48bc-b569-f767e76b23f7</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4facf534-f02b-48bc-b569-f767e76b23f7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=212&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 31.10.2025.</t>
   </si>
   <si>
     <t>05.11.2025. 09:12:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de5ce-b3a2-46ad-8094-bfb96a97e8d6</t>
   </si>
   <si>
     <t>Pregled imovine i obveza.pdf P78P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d34de5ce-b3a2-46ad-8094-bfb96a97e8d6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 30.10.2025.</t>
   </si>
   <si>
     <t>30.10.2025. 13:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/98f4caf8-bc27-42e9-90fc-e33a9942db6b</t>
   </si>
@@ -179,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +457,210 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>