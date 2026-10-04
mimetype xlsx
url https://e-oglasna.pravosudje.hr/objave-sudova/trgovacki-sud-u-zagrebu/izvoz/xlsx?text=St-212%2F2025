--- v2 (2026-08-10)
+++ v3 (2026-10-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-212/2025</t>
   </si>
   <si>
+    <t>Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>BIOTRON d.o.o.</t>
+  </si>
+  <si>
+    <t>Karlovačka cesta 124, 47280 Ozalj, Hrvatska</t>
+  </si>
+  <si>
+    <t>17525141953</t>
+  </si>
+  <si>
+    <t>BIOTRON d.o.o. 17525141953</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:47:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4350760f-cdd1-40ab-9a1f-17a2abebf137</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4350760f-cdd1-40ab-9a1f-17a2abebf137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=212&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.08.2026.; Prilog od: 06.08.2026.; Prilog od: 06.08.2026.; Prilog od: 06.08.2026.; Prilog od: 06.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7c0f3ad-eb10-4f7b-b8a0-a51abf09a87e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-212_2025-32-1 - Ugovor o zakupu poslovnog prostora_Biotron u stečaju _ROL BO_08052026 (1).pdf; Prilog St-212_2025-32-2 - Ugovor o zakupu poslovnog prostora_Biotron u stečaju _IC LOG_08052026 (1).pdf; Prilog St-212_2025-32-3 - Ugovor o knjigovodstvu Biotron.pdf; Prilog St-212_2025-32-4 - 291123112729_Procjena_3-23-4-4572 (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7c0f3ad-eb10-4f7b-b8a0-a51abf09a87e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
-    <t>BIOTRON d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.07.2026. 17:53:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b6e81b8-5915-4203-82a9-85c37dce379f</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b6e81b8-5915-4203-82a9-85c37dce379f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=212&amp;godina=2025</t>
   </si>
   <si>
     <t>Odluka od 27.07.2026.</t>
   </si>
   <si>
     <t>27.07.2026. 17:53:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de1f0523-8418-4c1f-9409-5adebae71373</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de1f0523-8418-4c1f-9409-5adebae71373/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
   </si>
   <si>
     <t>21.07.2026. 16:05:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b5f0291-1328-4fc1-a92b-88c9206f0eee</t>
   </si>
@@ -239,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -625,42 +655,126 @@
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>