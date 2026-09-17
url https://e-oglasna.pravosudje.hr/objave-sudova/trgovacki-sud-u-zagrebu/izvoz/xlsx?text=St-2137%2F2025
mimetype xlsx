--- v0 (2026-06-14)
+++ v1 (2026-09-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2137/2025</t>
   </si>
   <si>
+    <t>Podnesak od 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Meka d.o.o.</t>
+  </si>
+  <si>
+    <t>Jesenovečka cesta 6, 10363 Jesenovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>28984473510</t>
+  </si>
+  <si>
+    <t>Meka d.o.o. 28984473510</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:53:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea55c8e5-00ed-48ff-9258-ecb078063cc7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2137_2025-25-1 - 01_MEKA_I_VIR_RH (1).pdf; Prilog St-2137_2025-25-2 - 01_MEKA_II_VIR_A1.pdf; Prilog St-2137_2025-25-3 - 01_MEKA_III_NIR_ALY_FAHMY.pdf; Prilog St-2137_2025-25-4 - 02_MEKA_I_VIR_STIPETIĆ.pdf; Prilog St-2137_2025-25-5 - 02_MEKA_II_VIR_RH.pdf; Prilog St-2137_2025-25-6 - 03_MEKA_I_VIR_YUSUFpdf.pdf; Prilog St-2137_2025-25-7 - 03_MEKA_II_VIR_KAŠIĆ.pdf; Prilog St-2137_2025-25-8 - 04_MEKA_I_VIR_ALY.pdf; Prilog St-2137_2025-25-9 - 04_MEKA_II_VIR_FINA.pdf; Prilog St-2137_2025-25-10 - 05_MEKA_II_VIR_JJ_GRADNJA.pdf; Prilog St-2137_2025-25-11 - 06_MEKA_II_VIR_RUDY.pdf; Prilog St-2137_2025-25-12 - 07_MEKA_II_VIR_STIPETIĆ.pdf; Prilog St-2137_2025-25-13 - 08_MEKA_II_VIR_KUREN.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea55c8e5-00ed-48ff-9258-ecb078063cc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:16:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e378ef99-5d25-4338-b8fa-a3ce2cf91c77</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2137_2025-24-1 - BILANCA ZA 2024-MEKA d.o.o..docx; Prilog St-2137_2025-24-2 - Dokumenti_za_ispis_katastar (2).pdf; Prilog St-2137_2025-24-3 - MEKA_POPIS_OS_2025 (1).pdf; Prilog St-2137_2025-24-4 - ZK-6796-OGULIN.pdf; Prilog St-2137_2025-24-5 - potvrda_m2p_9013413.pdf; Prilog St-2137_2025-24-6 - potvrda_m2p_9013435.pdf; Prilog St-2137_2025-24-7 - potvrda_m2p_9013443.pdf; Prilog St-2137_2025-24-8 - UVJERENJE CVH.png; Prilog St-2137_2025-24-9 - 20260828101722.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e378ef99-5d25-4338-b8fa-a3ce2cf91c77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 31.03.2026.; Podnesak od 30.03.2026.</t>
   </si>
   <si>
-    <t>Meka d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>31.03.2026. 13:45:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f491b53a-997c-4140-a478-1f5c63a9ae49</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podatak o upisu.pdf P69P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f491b53a-997c-4140-a478-1f5c63a9ae49/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2137&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 17.03.2026.; Podnesak od 16.03.2026.; Rješenje od 16.03.2026.</t>
   </si>
   <si>
     <t>19.03.2026. 10:08:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80ac4292-da76-4ee3-ad5a-538f0557f2ae</t>
   </si>
   <si>
     <t>Rješenje.pdf P297P; Podnesak.pdf P75P; Rješenje.pdf P297P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80ac4292-da76-4ee3-ad5a-538f0557f2ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 11.03.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 11:47:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dfafb433-7726-4c4f-a44d-6f59ef99cbbd</t>
   </si>
@@ -194,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +484,126 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>