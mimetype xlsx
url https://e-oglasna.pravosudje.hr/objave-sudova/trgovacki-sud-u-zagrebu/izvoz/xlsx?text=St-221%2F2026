--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="107">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-221/2026</t>
   </si>
   <si>
+    <t>Rješenje Visokog trgovačkog suda Republike Hrvatske od 15.07.2026.-32</t>
+  </si>
+  <si>
+    <t>ABRADO d.o.o.</t>
+  </si>
+  <si>
+    <t>Koledinečka ulica 6, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06700813875</t>
+  </si>
+  <si>
+    <t>ABRADO d.o.o. 06700813875</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:39:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded1d357-db6c-405a-98d2-7e5e432bd87c</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded1d357-db6c-405a-98d2-7e5e432bd87c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Plan financijskog i operativnog restrukturiranja od 15.07.2026.-30; Prilog od: 15.07.2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 09:20:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53842d40-8fd8-4e83-b81f-c383396ff244</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-221_2026-30-1 - Plan restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53842d40-8fd8-4e83-b81f-c383396ff244/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 03.07.2026.-27</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:54:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5bedb0-5719-4b9e-8c4a-afeca1213db6</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5bedb0-5719-4b9e-8c4a-afeca1213db6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026. -24</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:28:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea2a3e0-f8fc-4093-baf4-54470559dc35</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-221_2026-24-1 - Revt-381_2018-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-221_2026-24-2 - Rev-3647_2019-2 Vrhovni sud Republike Hrvatske.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cea2a3e0-f8fc-4093-baf4-54470559dc35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - utvrđene i osporene tražbine od 08.06.2026.-23</t>
   </si>
   <si>
-    <t>ABRADO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>08.06.2026. 13:48:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7329faa4-2bc2-4bb5-bfb7-25a7a0a66698</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7329faa4-2bc2-4bb5-bfb7-25a7a0a66698/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA OSPORENIH TRAŽBINA - DOPUNA 2 I OSPORAVANJE VJEROVNIKA</t>
   </si>
   <si>
     <t>Koledinečka ulica 6, Zagreb</t>
   </si>
   <si>
     <t>27.05.2026. 09:26:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e456c4f8-44f0-42c0-92cd-7992f2f0ca3c</t>
   </si>
   <si>
     <t>07-02-26-25 Tablica osporenih tražbina - dopuna 2, ABRADO d.o.o.xls; 07-02-26-24 Osporavanje vjerovnika CHROMOS AGRO - DOPUNA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e456c4f8-44f0-42c0-92cd-7992f2f0ca3c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA - DOPUNA I OSPORAVANJE VJEROVNIKA</t>
   </si>
   <si>
     <t>20.05.2026. 09:58:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84c65b6b-b8bd-43fb-b497-92c447265f5a</t>
@@ -159,53 +219,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/dc7a60f6-d3a9-4f40-88b0-e6b67aab7825/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA</t>
   </si>
   <si>
     <t>18.05.2026. 10:08:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc48434d-77a4-4047-ba35-57b11d0b3059</t>
   </si>
   <si>
     <t>07-02-26-19 Tablica osporenih tražbina, ABRADO d.o.o.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc48434d-77a4-4047-ba35-57b11d0b3059/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 11.05.2026.-15</t>
   </si>
   <si>
     <t>11.05.2026. 14:36:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864e0854-38e4-49f2-a393-ab24c7f352c0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864e0854-38e4-49f2-a393-ab24c7f352c0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.05.2026.-14</t>
   </si>
   <si>
     <t>11.05.2026. 12:50:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f80f8a39-b899-4d7c-96a0-e66a55bf3ad3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f80f8a39-b899-4d7c-96a0-e66a55bf3ad3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>08.05.2026. 09:30:53</t>
   </si>
@@ -317,51 +374,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -426,529 +483,697 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
         <v>40</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
         <v>75</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
         <v>80</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
         <v>85</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>86</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>87</v>
       </c>
-      <c r="N14" t="s">
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>