--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="126">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-221/2026</t>
   </si>
   <si>
+    <t>Žalba od 03.09.2026.-38; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.</t>
+  </si>
+  <si>
+    <t>ABRADO d.o.o.</t>
+  </si>
+  <si>
+    <t>Koledinečka ulica 6, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06700813875</t>
+  </si>
+  <si>
+    <t>ABRADO d.o.o. 06700813875</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:43:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88dda0e2-8f31-463c-91d5-a813d8de4841</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-221_2026-38-1 - Revt-381_2018-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-221_2026-38-2 - Rev-3647_2019-2 Vrhovni sud Republike Hrvatske.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88dda0e2-8f31-463c-91d5-a813d8de4841/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Plan financijskog i operativnog restrukturiranja od 01.09.2026.-37; Prilog od: 01.09.2026.</t>
+  </si>
+  <si>
+    <t>01.09.2026. 12:50:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b5100c-f43a-49a4-91bf-833c0dbd7a58</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-221_2026-37-1 - Plan restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b5100c-f43a-49a4-91bf-833c0dbd7a58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 26.08.2026.-36</t>
+  </si>
+  <si>
+    <t>26.08.2026. 13:00:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47b14efd-c6f1-4ecd-9500-29fc6f6efd48</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47b14efd-c6f1-4ecd-9500-29fc6f6efd48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Plan financijskog i operativnog restrukturiranja  od 07.08.2026.-35; Prilog od: 07.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 09:33:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55f505fd-9ecd-4bbf-9910-a41ece739bc6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-221_2026-35-1 - Plan restrukturiranja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55f505fd-9ecd-4bbf-9910-a41ece739bc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje Visokog trgovačkog suda Republike Hrvatske od 15.07.2026.-32</t>
   </si>
   <si>
-    <t>ABRADO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>24.07.2026. 13:39:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ded1d357-db6c-405a-98d2-7e5e432bd87c</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ded1d357-db6c-405a-98d2-7e5e432bd87c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Plan financijskog i operativnog restrukturiranja od 15.07.2026.-30; Prilog od: 15.07.2026.</t>
   </si>
   <si>
     <t>16.07.2026. 09:20:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53842d40-8fd8-4e83-b81f-c383396ff244</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-221_2026-30-1 - Plan restrukturiranja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53842d40-8fd8-4e83-b81f-c383396ff244/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 03.07.2026.-27</t>
   </si>
   <si>
     <t>03.07.2026. 08:54:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d5bedb0-5719-4b9e-8c4a-afeca1213db6</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
@@ -141,53 +201,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/8d5bedb0-5719-4b9e-8c4a-afeca1213db6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 16.06.2026.; Prilog od: 16.06.2026.; Prilog od: 16.06.2026. -24</t>
   </si>
   <si>
     <t>01.07.2026. 10:28:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea2a3e0-f8fc-4093-baf4-54470559dc35</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-221_2026-24-1 - Revt-381_2018-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-221_2026-24-2 - Rev-3647_2019-2 Vrhovni sud Republike Hrvatske.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea2a3e0-f8fc-4093-baf4-54470559dc35/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine od 08.06.2026.-23</t>
   </si>
   <si>
     <t>08.06.2026. 13:48:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7329faa4-2bc2-4bb5-bfb7-25a7a0a66698</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7329faa4-2bc2-4bb5-bfb7-25a7a0a66698/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA - DOPUNA 2 I OSPORAVANJE VJEROVNIKA</t>
   </si>
   <si>
     <t>Koledinečka ulica 6, Zagreb</t>
   </si>
   <si>
     <t>27.05.2026. 09:26:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e456c4f8-44f0-42c0-92cd-7992f2f0ca3c</t>
   </si>
   <si>
     <t>07-02-26-25 Tablica osporenih tražbina - dopuna 2, ABRADO d.o.o.xls; 07-02-26-24 Osporavanje vjerovnika CHROMOS AGRO - DOPUNA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e456c4f8-44f0-42c0-92cd-7992f2f0ca3c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA - DOPUNA I OSPORAVANJE VJEROVNIKA</t>
   </si>
@@ -374,51 +431,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -651,529 +708,697 @@
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
         <v>60</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>35</v>
+      </c>
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>67</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
         <v>94</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
         <v>99</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
         <v>104</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>105</v>
       </c>
-      <c r="M18" t="s">
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
         <v>106</v>
       </c>
-      <c r="N18" t="s">
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>117</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" t="s">
+        <v>120</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>122</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" t="s">
+        <v>124</v>
+      </c>
+      <c r="M22" t="s">
+        <v>125</v>
+      </c>
+      <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>