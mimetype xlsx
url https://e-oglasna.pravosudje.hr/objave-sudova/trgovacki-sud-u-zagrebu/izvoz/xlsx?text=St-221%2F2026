--- v2 (2026-09-18)
+++ v3 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="163">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,200 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-221/2026</t>
   </si>
   <si>
+    <t>RješenjeRješenje - ispravak rješenja od 03.11.2026.-55</t>
+  </si>
+  <si>
+    <t>ABRADO d.o.o.</t>
+  </si>
+  <si>
+    <t>Koledinečka ulica 6, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06700813875</t>
+  </si>
+  <si>
+    <t>ABRADO d.o.o. 06700813875</t>
+  </si>
+  <si>
+    <t>03.11.2026. 08:34:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835b2993-f169-4016-8a9b-c06c66ea93c0</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835b2993-f169-4016-8a9b-c06c66ea93c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.) od 30.10.2026.-52</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:44:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984f8c33-f79b-476d-81f3-f9985bc09b49</t>
+  </si>
+  <si>
+    <t>Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.).pdf O1000000221O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984f8c33-f79b-476d-81f3-f9985bc09b49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika od 27.10.2026.-50; Prilog od: 27.10.2026.; Prilog od: 27.10.2026.; Prilog od: 27.10.2026.; Prilog od: 27.10.2026.</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:59:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72680d73-8ed8-47a6-a8ba-51c0097a8702</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-221_2026-50-1 - Revd- 1008-26 od 15.07.2026. - Rješenje.pdf; Prilog St-221_2026-50-2 - zkč 3010-4 ko Granešina 1880 čhv.pdf; Prilog St-221_2026-50-3 - zkč 3491-3 ko Resnik, 109 čhv.pdf; Prilog St-221_2026-50-4 - PDF- Rev-x 773-2015.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72680d73-8ed8-47a6-a8ba-51c0097a8702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.10.2026.-48</t>
+  </si>
+  <si>
+    <t>24.10.2026. 09:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/356dae31-ddc3-4f50-8e80-90c21ed4db37</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/356dae31-ddc3-4f50-8e80-90c21ed4db37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 07.10.2026.-45</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:00:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6914facc-09b2-456d-9698-78a810286639</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6914facc-09b2-456d-9698-78a810286639/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika i prava glasa od 07.10.2026.-44</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:55:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16b948f7-5248-4547-ae50-479461cb3579</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16b948f7-5248-4547-ae50-479461cb3579/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026.-43;Plan restrukturiranja od: 06.10.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33027d0c-c95d-44f9-9558-ae7abc743545</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-221_2026-43-1 - Plan restrukturiranja06102026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33027d0c-c95d-44f9-9558-ae7abc743545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje Visokog trgovačkog suda Republike Hrvatske od 23.09.2026.-42</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:09:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aaa2785-8955-45f9-af6d-867187b85b98</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aaa2785-8955-45f9-af6d-867187b85b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Žalba od 03.09.2026.-38; Prilog od: 03.09.2026.; Prilog od: 03.09.2026.</t>
   </si>
   <si>
-    <t>ABRADO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>03.09.2026. 09:43:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88dda0e2-8f31-463c-91d5-a813d8de4841</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-221_2026-38-1 - Revt-381_2018-2 Vrhovni sud Republike Hrvatske.pdf; Prilog St-221_2026-38-2 - Rev-3647_2019-2 Vrhovni sud Republike Hrvatske.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88dda0e2-8f31-463c-91d5-a813d8de4841/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=221&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Plan financijskog i operativnog restrukturiranja od 01.09.2026.-37; Prilog od: 01.09.2026.</t>
   </si>
   <si>
     <t>01.09.2026. 12:50:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0b5100c-f43a-49a4-91bf-833c0dbd7a58</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-221_2026-37-1 - Plan restrukturiranja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0b5100c-f43a-49a4-91bf-833c0dbd7a58/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine od 26.08.2026.-36</t>
   </si>
   <si>
     <t>26.08.2026. 13:00:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47b14efd-c6f1-4ecd-9500-29fc6f6efd48</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
@@ -143,53 +263,50 @@
   <si>
     <t>Plan financijskog i operativnog restrukturiranja  od 07.08.2026.-35; Prilog od: 07.08.2026.</t>
   </si>
   <si>
     <t>25.08.2026. 09:33:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55f505fd-9ecd-4bbf-9910-a41ece739bc6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-221_2026-35-1 - Plan restrukturiranja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55f505fd-9ecd-4bbf-9910-a41ece739bc6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje Visokog trgovačkog suda Republike Hrvatske od 15.07.2026.-32</t>
   </si>
   <si>
     <t>24.07.2026. 13:39:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ded1d357-db6c-405a-98d2-7e5e432bd87c</t>
   </si>
   <si>
-    <t>Odluka višeg suda.pdf P419P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ded1d357-db6c-405a-98d2-7e5e432bd87c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Plan financijskog i operativnog restrukturiranja od 15.07.2026.-30; Prilog od: 15.07.2026.</t>
   </si>
   <si>
     <t>16.07.2026. 09:20:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53842d40-8fd8-4e83-b81f-c383396ff244</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-221_2026-30-1 - Plan restrukturiranja.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53842d40-8fd8-4e83-b81f-c383396ff244/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 03.07.2026.-27</t>
   </si>
   <si>
     <t>03.07.2026. 08:54:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d5bedb0-5719-4b9e-8c4a-afeca1213db6</t>
@@ -290,53 +407,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc48434d-77a4-4047-ba35-57b11d0b3059/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 11.05.2026.-15</t>
   </si>
   <si>
     <t>11.05.2026. 14:36:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864e0854-38e4-49f2-a393-ab24c7f352c0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/864e0854-38e4-49f2-a393-ab24c7f352c0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.05.2026.-14</t>
   </si>
   <si>
     <t>11.05.2026. 12:50:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f80f8a39-b899-4d7c-96a0-e66a55bf3ad3</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f80f8a39-b899-4d7c-96a0-e66a55bf3ad3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>08.05.2026. 09:30:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5a22fcb-9cd4-4b98-a180-e82612ffe248</t>
   </si>
   <si>
     <t>07-02-26-16 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5a22fcb-9cd4-4b98-a180-e82612ffe248/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Očitovanje dužnika o prijavljenim tražbinama i Obavijest da povjerenik nije dostavio očitovanje o prijavljenim tražbinama</t>
   </si>
   <si>
     <t>20.04.2026. 13:44:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/921f97ff-3c2c-45e5-8c86-34b8eac12928</t>
@@ -348,53 +462,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/921f97ff-3c2c-45e5-8c86-34b8eac12928/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA U PREDSTEČAJNOM POSTUPKU I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>09.03.2026. 14:25:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6989be3c-dacc-46d3-a500-f3477288a1be</t>
   </si>
   <si>
     <t>07-02-26-11 TABLICA PRIJAVLJENIH TRAŽBINA -.xlsx; 07-02-26-4 Prijava tražbine - ZORA  ŽOVAN.pdf; 07-02-26-5 Prijava tražbine - TOMLJANOVIĆ KNJIGOVODSTVO D.O.O..pdf; 07-02-26-6 Prijava tražbine - KRUNOSLAV ŽOVAN.pdf; 07-02-26-7 Prijava tražbine - ZG HOLDING.pdf; 07-02-26-8 Prijava tražbine MF POREZNA UPRAVA.pdf; 07-02-26-9 Prijava tražbine - ODV VINKA NOBILO.pdf; 07-02-26-10 Prijava tražbine - CHOMOS ARGO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6989be3c-dacc-46d3-a500-f3477288a1be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja od 11.02.2026.-7</t>
   </si>
   <si>
     <t>11.02.2026. 10:16:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e79ade55-c692-4c38-b4b0-7d737b60e39f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e79ade55-c692-4c38-b4b0-7d737b60e39f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 05.02.2026.-5</t>
   </si>
   <si>
     <t>05.02.2026. 12:24:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce2b5c99-f00b-4fc5-b92b-5a4e2435dbc6</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce2b5c99-f00b-4fc5-b92b-5a4e2435dbc6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.; Prilog</t>
   </si>
   <si>
     <t>02.02.2026. 14:13:36</t>
   </si>
@@ -431,51 +542,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,261 +961,261 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
+        <v>60</v>
+      </c>
+      <c r="M14" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M15" t="s">
         <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -1128,277 +1239,613 @@
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>98</v>
       </c>
       <c r="L17" t="s">
         <v>99</v>
       </c>
       <c r="M17" t="s">
         <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>103</v>
       </c>
       <c r="L18" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>107</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>108</v>
       </c>
       <c r="L19" t="s">
         <v>109</v>
       </c>
       <c r="M19" t="s">
         <v>110</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>111</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>112</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>113</v>
       </c>
       <c r="L20" t="s">
         <v>114</v>
       </c>
       <c r="M20" t="s">
         <v>115</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>116</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>117</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>118</v>
       </c>
       <c r="L21" t="s">
         <v>119</v>
       </c>
       <c r="M21" t="s">
         <v>120</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>121</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>122</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>123</v>
       </c>
       <c r="L22" t="s">
         <v>124</v>
       </c>
       <c r="M22" t="s">
         <v>125</v>
       </c>
       <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>127</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" t="s">
+        <v>94</v>
+      </c>
+      <c r="M23" t="s">
+        <v>129</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>131</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>132</v>
+      </c>
+      <c r="L24" t="s">
+        <v>40</v>
+      </c>
+      <c r="M24" t="s">
+        <v>133</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>135</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>136</v>
+      </c>
+      <c r="L25" t="s">
+        <v>137</v>
+      </c>
+      <c r="M25" t="s">
+        <v>138</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>139</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>140</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" t="s">
+        <v>142</v>
+      </c>
+      <c r="M26" t="s">
+        <v>143</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>144</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>145</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>146</v>
+      </c>
+      <c r="L27" t="s">
+        <v>147</v>
+      </c>
+      <c r="M27" t="s">
+        <v>148</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>149</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>150</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" t="s">
+        <v>152</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>153</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>154</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>155</v>
+      </c>
+      <c r="L29" t="s">
+        <v>156</v>
+      </c>
+      <c r="M29" t="s">
+        <v>157</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>158</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>159</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>160</v>
+      </c>
+      <c r="L30" t="s">
+        <v>161</v>
+      </c>
+      <c r="M30" t="s">
+        <v>162</v>
+      </c>
+      <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>