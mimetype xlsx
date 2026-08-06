--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2223/2025</t>
   </si>
   <si>
+    <t>Rješenje - ispravak rješenja od 28.07.2026. -46</t>
+  </si>
+  <si>
+    <t>DIGITALNA AVANTURA d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>RUGVIČKA ULICA 5, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>62207455299</t>
+  </si>
+  <si>
+    <t>DIGITALNA AVANTURA d.o.o. u stečaju 62207455299</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e87a1db-7081-48b2-997c-55614799f81b</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e87a1db-7081-48b2-997c-55614799f81b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2223&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 23.07.2026. -44</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:31:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad818efc-598a-40d0-a4f0-3a8b4e481187</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad818efc-598a-40d0-a4f0-3a8b4e481187/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026. -43</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c86177b-467a-4299-be03-525ee431a524</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c86177b-467a-4299-be03-525ee431a524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 22.07.2026. -42</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:25:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbe7898d-cf39-4749-befc-3d1791ce5b10</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbe7898d-cf39-4749-befc-3d1791ce5b10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 03.07.2026.-39</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:06:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4512bee8-c969-4a0b-bf31-ed27e15fdbf3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4512bee8-c969-4a0b-bf31-ed27e15fdbf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 23.06.2026.-37; Tablica prijavljenih tražbina od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:31:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98633121-2b41-480d-8c2c-7c227d12dae6</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2223_2025-37-16 - 2. Tablica prijavljenih tražbina_DIGITALNA AVANTURA.pdf; Prilog St-2223_2025-37-17 - 3. Tablica razlučnih prava_DIGITALNA AVANTURA.pdf; Prilog St-2223_2025-37-18 - 4. Tablica izlučnih prava_DIGITALNA AVANTURA.pdf; Prilog St-2223_2025-37-19 - 5. Popis vjerovnika_DIGITALNA AVANTURA.pdf; Prilog St-2223_2025-37-20 - 6. Popis predmeta stečajne mase_DIGITALNA AVANTURA.pdf; Prilog St-2223_2025-37-21 - 7. Pregled imovine i obveza_DIGITALNA AVANTURA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98633121-2b41-480d-8c2c-7c227d12dae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - ispravak rješenja od 15.04.2026.-29</t>
   </si>
   <si>
     <t>DIGITALNA AVANTURA d.o.o.</t>
   </si>
   <si>
-    <t>RUGVIČKA ULICA 5, 10000 Zagreb, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>DIGITALNA AVANTURA d.o.o. 62207455299</t>
   </si>
   <si>
     <t>15.04.2026. 08:45:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d0d5ea7-7116-4b60-bddd-d23aef6e8b09</t>
   </si>
   <si>
-    <t>Rješenje - ispravak rješenja.pdf O167O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d0d5ea7-7116-4b60-bddd-d23aef6e8b09/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2223&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje - otvaranje stečajnog postupka  od 31.03.2026.-28</t>
   </si>
   <si>
     <t>31.03.2026. 13:15:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/178cddf9-66b6-4b45-b55a-8b4603dcf600</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/178cddf9-66b6-4b45-b55a-8b4603dcf600/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 04.03.2026.-22</t>
   </si>
   <si>
     <t>04.03.2026. 13:25:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/291222c7-99b3-4f58-8183-f6d0db897f7d</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/291222c7-99b3-4f58-8183-f6d0db897f7d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 06.02.2026.-19</t>
   </si>
   <si>
     <t>06.02.2026. 09:40:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88b58433-fb76-4a84-883c-6da190bafb0b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/88b58433-fb76-4a84-883c-6da190bafb0b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 10.11.2025.-3</t>
   </si>
   <si>
     <t>10.11.2025. 12:11:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34a95cf6-127b-4311-b6a4-c3b5d6fa23d5</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34a95cf6-127b-4311-b6a4-c3b5d6fa23d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a) (609) od 23.10.2025.-1; Prilog od: 23.10.2025.; Prilog od: 23.10.2025.</t>
   </si>
   <si>
     <t>24.10.2025. 12:05:19</t>
   </si>
@@ -209,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -460,93 +544,345 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>51</v>
       </c>
-      <c r="N7" t="s">
+      <c r="E8" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>53</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>53</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>53</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>