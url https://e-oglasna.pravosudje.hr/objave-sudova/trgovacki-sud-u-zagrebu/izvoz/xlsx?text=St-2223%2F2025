--- v1 (2026-08-06)
+++ v2 (2026-09-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2223/2025</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 21.09.2026.-68</t>
+  </si>
+  <si>
+    <t>DIGITALNA AVANTURA d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>RUGVIČKA ULICA 5, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>62207455299</t>
+  </si>
+  <si>
+    <t>DIGITALNA AVANTURA d.o.o. u stečaju 62207455299</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:53:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90216940-7800-4293-9348-ade3b62e7fe9</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90216940-7800-4293-9348-ade3b62e7fe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2223&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje - ispravak rješenja od 28.07.2026. -46</t>
   </si>
   <si>
-    <t>DIGITALNA AVANTURA d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>28.07.2026. 09:27:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e87a1db-7081-48b2-997c-55614799f81b</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e87a1db-7081-48b2-997c-55614799f81b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2223&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 23.07.2026. -44</t>
   </si>
   <si>
     <t>23.07.2026. 13:31:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad818efc-598a-40d0-a4f0-3a8b4e481187</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad818efc-598a-40d0-a4f0-3a8b4e481187/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 23.07.2026. -43</t>
   </si>
   <si>
     <t>23.07.2026. 13:30:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c86177b-467a-4299-be03-525ee431a524</t>
   </si>
@@ -293,51 +308,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -544,345 +559,387 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
         <v>57</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I13" t="s">
         <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>77</v>
       </c>
       <c r="L13" t="s">
         <v>78</v>
       </c>
       <c r="M13" t="s">
         <v>79</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>58</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>