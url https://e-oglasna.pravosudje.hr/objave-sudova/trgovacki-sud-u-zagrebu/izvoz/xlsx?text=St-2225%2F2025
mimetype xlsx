--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="96">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2225/2025</t>
   </si>
   <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>HINO-ING d.o.o.</t>
+  </si>
+  <si>
+    <t>RUJANSKA ULICA 4, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>11050213170</t>
+  </si>
+  <si>
+    <t>HINO-ING d.o.o. 11050213170</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:25:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c798613a-a2df-4a16-bf34-ac292709a007</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi i zaključenju zbog nedostatnosti st. mase - razlučno pravo upisano u javnim knjigama.pdf O1000000185O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c798613a-a2df-4a16-bf34-ac292709a007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2225&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>02.06.2026. 11:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8df4a6d9-d224-419a-8352-375707b14c67</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8df4a6d9-d224-419a-8352-375707b14c67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:00:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52dae416-717d-4e8c-b0bf-e0e3b7651c4e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2225_2025-37-1 - Prilog 1. Korespondencija.pdf; Prilog St-2225_2025-37-2 - Prilog 2. Zapisnik s uviđaja.pdf; Prilog St-2225_2025-37-3 - Prilog 3. Otkaz ugovora o radu s potvrdom uručenja.pdf; Prilog St-2225_2025-37-4 - Prilog 4. RSV.pdf; Prilog St-2225_2025-37-5 - Prilog 5. NKD.pdf; Prilog St-2225_2025-37-6 - Prilog 6. Korespondencija PU.pdf; Prilog St-2225_2025-37-7 - Prilog 7. PD, i GFI.pdf; Prilog St-2225_2025-37-8 - Putni nalog, putni račun i zapisnik 02.12.2025..pdf; Prilog St-2225_2025-37-9 - Putni nalog, putni račun i zapisnik 25.02.2026..pdf; Prilog St-2225_2025-37-10 - Putni nalog, putni račun i zapisnik 14.04.2026..pdf; Prilog St-2225_2025-37-11 - Putni nalog, putni račun i zapisnik 10.03.2026..pdf; Prilog St-2225_2025-37-12 - Potvrda slanja prijava tražbina TS ZG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52dae416-717d-4e8c-b0bf-e0e3b7651c4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 16.04.2026.</t>
   </si>
   <si>
-    <t>HINO-ING d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.04.2026. 10:02:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db3ceae3-678d-4408-a6e9-67ed97f3388f</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db3ceae3-678d-4408-a6e9-67ed97f3388f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2225&amp;godina=2025</t>
   </si>
   <si>
     <t>Zapisnik od 14.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 14:30:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7bc6dda4-9353-426d-93ce-0a631329af75</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 14.04.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7bc6dda4-9353-426d-93ce-0a631329af75/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.03.2026.</t>
   </si>
   <si>
     <t>26.03.2026. 10:17:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9f676ae-1e46-4f12-9750-9e7834fdc3d7</t>
   </si>
@@ -296,51 +341,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -463,177 +508,177 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -847,45 +892,171 @@
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>78</v>
       </c>
       <c r="L13" t="s">
         <v>79</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>