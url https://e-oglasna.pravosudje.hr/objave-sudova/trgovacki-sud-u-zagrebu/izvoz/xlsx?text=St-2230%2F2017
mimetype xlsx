--- v0 (2026-05-16)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="60">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,117 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2230/2017</t>
   </si>
   <si>
+    <t>Zaključak od 25.05.2026.- ZA JAVNOST</t>
+  </si>
+  <si>
+    <t>METALPROMET-TOMIĆ, d.o.o.</t>
+  </si>
+  <si>
+    <t>Stjepana Fabijančića Jape 164, 10410 Velika Gorica, Hrvatska</t>
+  </si>
+  <si>
+    <t>80584410550</t>
+  </si>
+  <si>
+    <t>METALPROMET-TOMIĆ, d.o.o. 80584410550</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:53:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409fdbe6-57ea-4360-a925-22af75d312c2</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409fdbe6-57ea-4360-a925-22af75d312c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2230&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfa2f2e4-5036-4735-a426-76a375aef281</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2230_2017-13-1 - Punomoć.pdf; Prilog St-2230_2017-13-2 - Ugovor o zakupu.pdf; Prilog St-2230_2017-13-3 - Izvadak iz sudskog registra.pdf; Prilog St-2230_2017-13-4 - Dodatak ugovoru o zakupu.pdf; Prilog St-2230_2017-13-5 - Račun br. 138_001_1.pdf; Prilog St-2230_2017-13-6 - Račun br. 166_001_1.pdf; Prilog St-2230_2017-13-7 - Fotografija 1.pdf; Prilog St-2230_2017-13-8 - Fotografija 2.pdf; Prilog St-2230_2017-13-9 - Fotografija 3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfa2f2e4-5036-4735-a426-76a375aef281/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.</t>
   </si>
   <si>
-    <t>METALPROMET-TOMIĆ, d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>25.09.2024. 11:05:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/052d7863-ff7a-410a-816e-9e7ba6592731</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2230_2017-17-1 - 20230306_103615.pdf; Prilog St-2230_2017-17-2 - 20230306_103812.pdf; Prilog St-2230_2017-17-3 - 20230306_103839.pdf; Prilog St-2230_2017-17-4 - 20230306_103844.pdf; Prilog St-2230_2017-17-5 - 20230306_103852.pdf; Prilog St-2230_2017-17-6 - 20230306_103831.pdf; Prilog St-2230_2017-17-7 - 20230306_103816.pdf; Prilog St-2230_2017-17-8 - 20230306_103819.pdf; Prilog St-2230_2017-17-9 - 20230306_103904.pdf; Prilog St-2230_2017-17-10 - Screenshot_20231124_100603_Gallery.pdf; Prilog St-2230_2017-17-11 - 20230306_103910.pdf; Prilog St-2230_2017-17-12 - Screenshot_20231124_100558_Gallery.pdf; Prilog St-2230_2017-17-13 - Screenshot_20231124_100614_Gallery.pdf; Prilog St-2230_2017-17-14 - Screenshot_20231124_100621_Gallery.pdf; Prilog St-2230_2017-17-15 - Screenshot_20231124_100610_Gallery.pdf; Prilog St-2230_2017-17-16 - Screenshot_20231124_100629_Gallery.pdf; Prilog St-2230_2017-17-17 - Screenshot_20231124_100625_Gallery.pdf; Prilog St-2230_2017-17-18 - 20230306_103943.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/052d7863-ff7a-410a-816e-9e7ba6592731/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2230&amp;godina=2017</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 13.02.2024.-za javnost</t>
   </si>
   <si>
     <t>15.02.2024. 06:50:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21ea26cb-69dd-42ad-9179-6e055f98a083</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21ea26cb-69dd-42ad-9179-6e055f98a083/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 20.11.2023.-za javnost</t>
   </si>
   <si>
     <t>21.11.2023. 08:30:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f410577a-3a6b-40f3-b0d3-51320720003d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f410577a-3a6b-40f3-b0d3-51320720003d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 19.04.2023.-za javnost</t>
   </si>
   <si>
     <t>19.04.2023. 11:30:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51160c92-a89a-4cef-8c17-a35703f618bb</t>
   </si>
@@ -206,51 +233,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -373,177 +400,261 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>43</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
         <v>48</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>49</v>
       </c>
-      <c r="M7" t="s">
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
         <v>50</v>
       </c>
-      <c r="N7" t="s">
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>50</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>