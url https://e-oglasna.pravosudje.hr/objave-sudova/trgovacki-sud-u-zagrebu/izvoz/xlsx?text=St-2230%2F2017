--- v1 (2026-07-07)
+++ v2 (2026-08-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2230/2017</t>
   </si>
   <si>
+    <t>Rješenje od 16.07.2026. za javnost</t>
+  </si>
+  <si>
+    <t>METALPROMET-TOMIĆ, d.o.o.</t>
+  </si>
+  <si>
+    <t>Stjepana Fabijančića Jape 164, 10410 Velika Gorica, Hrvatska</t>
+  </si>
+  <si>
+    <t>80584410550</t>
+  </si>
+  <si>
+    <t>METALPROMET-TOMIĆ, d.o.o. 80584410550</t>
+  </si>
+  <si>
+    <t>16.07.2026. 13:56:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e260539f-3590-4bfd-8c2a-59ad2076f7e9</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e260539f-3590-4bfd-8c2a-59ad2076f7e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2230&amp;godina=2017</t>
+  </si>
+  <si>
     <t>Zaključak od 25.05.2026.- ZA JAVNOST</t>
   </si>
   <si>
-    <t>METALPROMET-TOMIĆ, d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>25.05.2026. 13:53:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/409fdbe6-57ea-4360-a925-22af75d312c2</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/409fdbe6-57ea-4360-a925-22af75d312c2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2230&amp;godina=2017</t>
   </si>
   <si>
     <t>Podnesak od 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.; Prilog od: 01.03.2023.</t>
   </si>
   <si>
     <t>25.05.2026. 13:09:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dfa2f2e4-5036-4735-a426-76a375aef281</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2230_2017-13-1 - Punomoć.pdf; Prilog St-2230_2017-13-2 - Ugovor o zakupu.pdf; Prilog St-2230_2017-13-3 - Izvadak iz sudskog registra.pdf; Prilog St-2230_2017-13-4 - Dodatak ugovoru o zakupu.pdf; Prilog St-2230_2017-13-5 - Račun br. 138_001_1.pdf; Prilog St-2230_2017-13-6 - Račun br. 166_001_1.pdf; Prilog St-2230_2017-13-7 - Fotografija 1.pdf; Prilog St-2230_2017-13-8 - Fotografija 2.pdf; Prilog St-2230_2017-13-9 - Fotografija 3.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dfa2f2e4-5036-4735-a426-76a375aef281/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.; Prilog od: 01.03.2024.</t>
   </si>
   <si>
     <t>25.09.2024. 11:05:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/052d7863-ff7a-410a-816e-9e7ba6592731</t>
   </si>
@@ -233,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -442,219 +457,261 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>52</v>
       </c>
       <c r="L8" t="s">
+        <v>30</v>
+      </c>
+      <c r="M8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>57</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" t="s">
         <v>59</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>