--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -6,132 +6,162 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2307/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 10, 47000 Karlovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>63687144825</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju 63687144825</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:01:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8609b861-730f-4c45-b13d-1c36670bbff6</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8609b861-730f-4c45-b13d-1c36670bbff6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2307&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Suglasnost od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:00:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90a6a196-47e9-4e83-8fd5-e50e954f148a</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90a6a196-47e9-4e83-8fd5-e50e954f148a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Završni račun od 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.;
  Prilog od: 08.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>10.04.2026. 09:24:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47cdd837-1f34-4529-aa64-71ca04753ba6</t>
   </si>
   <si>
     <t>Završni račun.pdf P221P; Prilog St-2307_2025-20-1 - Račun SKDD.pdf; Prilog St-2307_2025-20-2 -  Račun pečat.pdf; Prilog St-2307_2025-20-3 - Opomena KABA d.d.pdf; Prilog St-2307_2025-20-4 - Račun pošta.pdf; Prilog St-2307_2025-20-5 - Putni nalog 10.3.2026.pdf; Prilog St-2307_2025-20-6 - Račun vozila.pdf; Prilog St-2307_2025-20-7 - Iznosi tražbina i troškova postupka na dan 07.04.2026. u 15_26 sati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47cdd837-1f34-4529-aa64-71ca04753ba6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2307&amp;godina=2025</t>
   </si>
   <si>
     <t>Diobeni popis od 08.04.2026.</t>
   </si>
   <si>
     <t>10.04.2026. 09:23:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ea6a2ad-a906-4ff0-bc34-f6ee8c8c4aed</t>
   </si>
   <si>
     <t>Diobeni popis.pdf P2P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ea6a2ad-a906-4ff0-bc34-f6ee8c8c4aed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 08.04.2026.</t>
   </si>
   <si>
     <t>10.04.2026. 09:23:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/937b5e4a-12fa-451c-9bf6-9883995ed26e</t>
   </si>
@@ -267,51 +297,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -728,51 +758,135 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>