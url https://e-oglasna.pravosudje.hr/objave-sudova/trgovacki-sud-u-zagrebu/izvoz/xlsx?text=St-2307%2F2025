--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2307/2025</t>
   </si>
   <si>
+    <t>Zaključak od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 10, 47000 Karlovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>63687144825</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju 63687144825</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:36:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e78dea61-f4c6-4406-a70a-ceae8628c98c</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e78dea61-f4c6-4406-a70a-ceae8628c98c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2307&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:36:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5dda64c-567b-4bb2-8f7b-36e40e149922</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5dda64c-567b-4bb2-8f7b-36e40e149922/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 25.05.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>25.05.2026. 11:01:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8609b861-730f-4c45-b13d-1c36670bbff6</t>
   </si>
   <si>
     <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8609b861-730f-4c45-b13d-1c36670bbff6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2307&amp;godina=2025</t>
   </si>
   <si>
     <t>Suglasnost od 25.05.2026.</t>
   </si>
   <si>
     <t>25.05.2026. 11:00:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90a6a196-47e9-4e83-8fd5-e50e954f148a</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/90a6a196-47e9-4e83-8fd5-e50e954f148a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Završni račun od 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.; Prilog od: 08.04.2026.;
  Prilog od: 08.04.2026.</t>
   </si>
   <si>
     <t>10.04.2026. 09:24:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47cdd837-1f34-4529-aa64-71ca04753ba6</t>
@@ -172,53 +202,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/937b5e4a-12fa-451c-9bf6-9883995ed26e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 13:41:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fbefb9d1-be9a-4925-bc14-e54cb066124d</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fbefb9d1-be9a-4925-bc14-e54cb066124d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 11.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 13:39:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99ba3fb1-a53a-43fe-8fec-68371efd53b4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99ba3fb1-a53a-43fe-8fec-68371efd53b4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 10.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 10:42:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/736d2fd3-33a8-4c80-9e95-e643ecde9d74</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 10.03.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/736d2fd3-33a8-4c80-9e95-e643ecde9d74/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.03.2026.; Podnesak od 02.03.2026.; Podnesak od 02.03.2026.; Podnesak od 02.03.2026.</t>
   </si>
   <si>
     <t>03.03.2026. 09:58:46</t>
   </si>
@@ -297,51 +324,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -716,177 +743,261 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>69</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
         <v>74</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>