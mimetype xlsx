--- v2 (2026-08-08)
+++ v3 (2026-09-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="105">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,124 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2307/2025</t>
   </si>
   <si>
+    <t>Rješenje od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 10, 47000 Karlovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>63687144825</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju 63687144825</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf5fe30-5dba-4aeb-9310-c8763db98796</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf5fe30-5dba-4aeb-9310-c8763db98796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2307&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 11.09.2026.; Prilog od: 11.09.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:24:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115811ad-1955-411c-bc94-b1632da4429e</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2307_2025-27-1 - Obavijest o zatvaranju računa - Stečajna masa iza ROKO SECURITAS d.o.o. u stečaju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/115811ad-1955-411c-bc94-b1632da4429e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 18.08.2026.; Prilog od: 18.08.2026.; Prilog od: 18.08.2026.; Prilog od: 18.08.2026.; Prilog od: 18.08.2026.; Prilog od: 18.08.2026.; 
+Prilog od: 18.08.2026.; Prilog od: 18.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 08:52:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62f23cfa-90de-448b-87b4-c89d909f9711</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2307_2025-26-1 - IZVOD-4.pdf; Prilog St-2307_2025-26-2 - IZVOD-2.pdf; Prilog St-2307_2025-26-3 - IZVOD-5.pdf; Prilog St-2307_2025-26-4 - IZVOD-6.pdf; Prilog St-2307_2025-26-5 - IZVOD-3.pdf; Prilog St-2307_2025-26-6 - Račun arhiviranje.pdf; Prilog St-2307_2025-26-7 - Račun knjigovodstvo.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62f23cfa-90de-448b-87b4-c89d909f9711/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 09.07.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza ROKO SECURITAS d.o.o. za uslugu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>09.07.2026. 13:36:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e78dea61-f4c6-4406-a70a-ceae8628c98c</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e78dea61-f4c6-4406-a70a-ceae8628c98c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2307&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 09.07.2026.</t>
   </si>
   <si>
     <t>09.07.2026. 13:36:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5dda64c-567b-4bb2-8f7b-36e40e149922</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5dda64c-567b-4bb2-8f7b-36e40e149922/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.05.2026.</t>
   </si>
   <si>
     <t>25.05.2026. 11:01:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8609b861-730f-4c45-b13d-1c36670bbff6</t>
   </si>
@@ -324,51 +370,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -743,177 +789,177 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>40</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -953,51 +999,177 @@
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>