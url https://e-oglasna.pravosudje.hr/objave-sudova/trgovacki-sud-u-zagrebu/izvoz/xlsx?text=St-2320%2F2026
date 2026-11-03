--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="38">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,159 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2320/2026</t>
   </si>
   <si>
+    <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 08.10.2026.-4</t>
+  </si>
+  <si>
+    <t>BIĆE SVJETLOSTI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Bolnička cesta 97, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>32380799753</t>
+  </si>
+  <si>
+    <t>BIĆE SVJETLOSTI j.d.o.o. 32380799753</t>
+  </si>
+  <si>
+    <t>08.10.2026. 15:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dfb2d16-b2a8-44f9-8c52-1bda704087cd</t>
+  </si>
+  <si>
+    <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dfb2d16-b2a8-44f9-8c52-1bda704087cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2320&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.10.2026.-3</t>
+  </si>
+  <si>
+    <t>BIĆE SVJETLOSTI j.d.o.o. 32380799753; Tea Plepelić 27835754170</t>
+  </si>
+  <si>
+    <t>08.10.2026. 15:56:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c85a996-62a2-4f8c-a55a-1b3cd146f814</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c85a996-62a2-4f8c-a55a-1b3cd146f814/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a) (609) od 17.09.2026.-1; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.</t>
   </si>
   <si>
-    <t>BIĆE SVJETLOSTI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>18.09.2026. 14:12:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e4848c4-c2c9-4cc4-bcfa-2b9526712646</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-2320_2026-1-1 - Podnesak.pdf; Prilog St-2320_2026-1-2 - Podaci iz RGFI-a.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e4848c4-c2c9-4cc4-bcfa-2b9526712646/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2320&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +259,126 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" t="s">
+        <v>29</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>