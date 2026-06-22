--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,149 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2504/2025</t>
   </si>
   <si>
+    <t>Rješenje od 28.05.2026.  -36</t>
+  </si>
+  <si>
+    <t>REBOX d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Kulmerska ulica 35, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>21409940412</t>
+  </si>
+  <si>
+    <t>REBOX d.o.o. u stečaju 21409940412</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:52:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6453a8ba-8a51-4090-b8f8-beecebbf7e1a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6453a8ba-8a51-4090-b8f8-beecebbf7e1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2504&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje-utvrđene i osporene tražbine od 28.05.2026.  -35</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:50:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5047dfbc-a8cf-427d-91f9-008d17d274e7</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5047dfbc-a8cf-427d-91f9-008d17d274e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica priznatih tražbina od 28.05.2026.  -34</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:49:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3d425a-65f0-4761-8034-23f88bc096f1</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3d425a-65f0-4761-8034-23f88bc096f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 14.05.2026. -31,Popis predmeta stečajne mase, Pregled imovine i obveza, Poppis vjerovnika, Tablica prijavljenih tražbina, Predračun troškova, Tablica razlučnih i izlučnih prava, Sporazum, Izjava, Ugovor</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:10:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12ab100d-e96e-4fea-a251-1597cc106ddd</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2504_2025-31-1 - popis predmeta stečajne mase-rebox.pdf; Prilog St-2504_2025-31-2 - popis imovine i obveza-rebox.pdf; Prilog St-2504_2025-31-3 - POPIS VJEROVNIKA-rebox.pdf; Prilog St-2504_2025-31-4 - tablica prijavljenih tražbina-rebox.pdf; Prilog St-2504_2025-31-5 - predračun troškova-rebox.pdf; Prilog St-2504_2025-31-6 - tablica razlučnih i izlučnih prava - rebox.pdf; Prilog St-2504_2025-31-7 - sporazum o povratu vozila u stecajnu masu.pdf; Prilog St-2504_2025-31-8 - izjava o prijenosa vlasnistva vozila.pdf; Prilog St-2504_2025-31-9 - 2074_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12ab100d-e96e-4fea-a251-1597cc106ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje-otvaranje stečajnog postupka od 12.02.2026.  -24</t>
   </si>
   <si>
     <t>REBOX d.o.o.</t>
   </si>
   <si>
     <t>KULMERSKA ULICA 35, 10163 Zagreb, Hrvatska</t>
   </si>
   <si>
-    <t>21409940412</t>
-[...1 lines deleted...]
-  <si>
     <t>REBOX d.o.o. 21409940412</t>
   </si>
   <si>
     <t>12.02.2026. 13:41:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e84b7da5-4b7e-452c-a247-d1ec778fb0b8</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e84b7da5-4b7e-452c-a247-d1ec778fb0b8/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2504&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 29.01.2026.   -21</t>
   </si>
   <si>
     <t>29.01.2026. 13:04:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/05a21063-b60f-4742-9ecd-0684df99aef0</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/05a21063-b60f-4742-9ecd-0684df99aef0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće privremenog stečajnog upravitelja od 26.01.2026. -20, Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.</t>
   </si>
   <si>
     <t>29.01.2026. 12:54:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ca1fda0-2add-4ff2-901c-a61087e5bd32</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2504_2025-20-1 - 21409940412_24012026_ispostave.pdf; Prilog St-2504_2025-20-2 - 2026_2 (Rebox) procjena.pdf; Prilog St-2504_2025-20-3 - RGFI-javna objava-rdig.pdf; Prilog St-2504_2025-20-4 - RGFI-javna objava.pdf; Prilog St-2504_2025-20-5 - 030.pdf; Prilog St-2504_2025-20-6 - Podaci iz HRCZa dostavljaju se (1).pdf; Prilog St-2504_2025-20-7 - 2026_28 (Krašovec) procjena.pdf; Prilog St-2504_2025-20-8 - dokumentacija predana od dužnika.pdf</t>
@@ -141,53 +210,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/4ca1fda0-2add-4ff2-901c-a61087e5bd32/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja od 16.12.2025.  -16</t>
   </si>
   <si>
     <t>17.12.2025. 09:53:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad1e5b15-eacb-48dd-9829-425296280a99</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad1e5b15-eacb-48dd-9829-425296280a99/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 15.12.2025.  -4</t>
   </si>
   <si>
     <t>15.12.2025. 10:02:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3e144f61-b95d-49af-a9a3-f80cfe6ebd09</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3e144f61-b95d-49af-a9a3-f80cfe6ebd09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečaja od 28.11.2025.  -2</t>
   </si>
   <si>
     <t>28.11.2025. 14:47:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25e782b7-f07e-49ae-8bda-98020e6817ca</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25e782b7-f07e-49ae-8bda-98020e6817ca/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -209,51 +275,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -441,112 +507,280 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>45</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>45</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>