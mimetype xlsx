--- v1 (2026-06-22)
+++ v2 (2026-10-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,105 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2504/2025</t>
   </si>
   <si>
+    <t>Rješenje od 08.09.2026.  -41</t>
+  </si>
+  <si>
+    <t>REBOX d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Kulmerska ulica 35, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>21409940412</t>
+  </si>
+  <si>
+    <t>REBOX d.o.o. u stečaju 21409940412</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:19:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62d242e5-8e5e-4027-b952-338d10ff9864</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62d242e5-8e5e-4027-b952-338d10ff9864/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2504&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 31.08.2026. -39, Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.; Prilog od: 31.08.2026.</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a5b60dd-fd57-4e09-af7b-06ec7e8de81e</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2504_2025-39-1 - 050 26-REBOX RAČUN (1).pdf; Prilog St-2504_2025-39-2 - 050_26-1_PDF NALAZ-NALAZ_REBOX_CITROEN_C3_osteceno_vozilo (2).pdf; Prilog St-2504_2025-39-3 - 050-2_26_PDF-NALAZ_REBOX_BMW_520d_osteceno_vozilo (1) (3).pdf; Prilog St-2504_2025-39-4 - 2276_001.pdf; Prilog St-2504_2025-39-5 - RAČUN-REBOX (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a5b60dd-fd57-4e09-af7b-06ec7e8de81e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 28.05.2026.  -36</t>
   </si>
   <si>
-    <t>REBOX d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>28.05.2026. 11:52:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6453a8ba-8a51-4090-b8f8-beecebbf7e1a</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6453a8ba-8a51-4090-b8f8-beecebbf7e1a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2504&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje-utvrđene i osporene tražbine od 28.05.2026.  -35</t>
   </si>
   <si>
     <t>28.05.2026. 11:50:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5047dfbc-a8cf-427d-91f9-008d17d274e7</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5047dfbc-a8cf-427d-91f9-008d17d274e7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica priznatih tražbina od 28.05.2026.  -34</t>
   </si>
   <si>
     <t>28.05.2026. 11:49:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f3d425a-65f0-4761-8034-23f88bc096f1</t>
   </si>
@@ -275,51 +302,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -442,345 +469,429 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
         <v>57</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
         <v>62</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>71</v>
       </c>
       <c r="L11" t="s">
         <v>72</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>