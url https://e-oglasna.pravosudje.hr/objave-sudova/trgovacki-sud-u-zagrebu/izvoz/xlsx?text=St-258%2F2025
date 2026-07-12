--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="104">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-258/2025</t>
   </si>
   <si>
+    <t>Podnesak od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GORUP d.o.o.</t>
+  </si>
+  <si>
+    <t>Ujevićeva ulica 13, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>45093981089</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GORUP d.o.o. 45093981089</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:38:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/380ca951-974e-4614-8c9b-de7ea7174b15</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-258_2025-546-1 - punomoć Milatović.pdf; Prilog St-258_2025-546-2 - Preslika zbirke isprava_zk. ul. 240.pdf; Prilog St-258_2025-546-3 - BZP-1247-KO-LIJEVA-LUKA.pdf; Prilog St-258_2025-546-4 - Izvadak_zk.ul. 240.pdf; Prilog St-258_2025-546-5 - 05 Gorup- Izvješće o gospodarskom položaju 1 - St-691-16.doc; Prilog St-258_2025-546-6 - 06 St-691-2016.xls; Prilog St-258_2025-546-7 - 07 Prilog St-691_2016-487-1 - ZAVRŠNI DIOBNI POPIS.pdf; Prilog St-258_2025-546-8 - 07 Završni račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/380ca951-974e-4614-8c9b-de7ea7174b15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:44:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf48011-0e9a-4191-b721-56caebe4604d</t>
+  </si>
+  <si>
+    <t>Prijedlog za nastavak postupka radi naknade diobe.pdf P102P; Prilog St-258_2025-545-1 - 01 Odvjetnička punomoć_sgn.pdf; Prilog St-258_2025-545-2 - 02 Sporazum.pdf; Prilog St-258_2025-545-3 - 03 BZP-1398-KO-LIJEVA-LUKA.pdf; Prilog St-258_2025-545-4 - 04 Izvadak_zk.ul. 327.pdf; Prilog St-258_2025-545-5 - 05 Gorup- Izvješće o gospodarskom položaju 1 - St-691-16.pdf; Prilog St-258_2025-545-6 - 06 St-691-2016.pdf; Prilog St-258_2025-545-7 - 07 Završni račun.pdf; Prilog St-258_2025-545-8 - 07 Prilog St-691_2016-487-1 - ZAVRŠNI DIOBNI POPIS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cf48011-0e9a-4191-b721-56caebe4604d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza GORUP d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>03.02.2026. 11:28:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231666fc-4580-46bc-9f02-7b47450f29c1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-258_2025-543-1 - NALOG ZA PLAĆANJE U KORIST FONDA - TS ZAGREB.pdf; Prilog St-258_2025-543-2 - Stečajna masa iza GORUP d.o.o. u stečaju -Izvod br. 4. zadnji.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231666fc-4580-46bc-9f02-7b47450f29c1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=258&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 21.01.2026.</t>
   </si>
   <si>
     <t>21.01.2026. 13:49:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0ffc929-471f-4de1-b8a1-56b1457ba109</t>
   </si>
   <si>
     <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0ffc929-471f-4de1-b8a1-56b1457ba109/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.; Prilog od: 22.12.2025.</t>
   </si>
   <si>
     <t>23.12.2025. 09:39:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e780df6e-ba42-4cd3-8254-60a169ba9f45</t>
   </si>
@@ -335,51 +365,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -796,261 +826,345 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>55</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="M16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>65</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>