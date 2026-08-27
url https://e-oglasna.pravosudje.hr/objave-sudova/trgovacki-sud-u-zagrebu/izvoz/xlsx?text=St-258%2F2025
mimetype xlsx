--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="114">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-258/2025</t>
   </si>
   <si>
+    <t>Podnesak od 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GORUP d.o.o.</t>
+  </si>
+  <si>
+    <t>Ujevićeva ulica 13, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>45093981089</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GORUP d.o.o. 45093981089</t>
+  </si>
+  <si>
+    <t>10.08.2026. 10:53:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e80a786-fda2-450f-8e11-aec406be0af1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-258_2025-549-1 - rješenje o brisanju s liste steč. upravitelja od 27. 3. 26..pdf; Prilog St-258_2025-549-2 - zaključak Sisačko-moslavačke županije od 14. 5. 26..pdf; Prilog St-258_2025-549-3 - podnesak Sisačko-moslavačke županije od 3.7. 26..pdf; Prilog St-258_2025-549-4 - nalaz i mišljenje s elaboratom stalnog sudskog vještaka za pojoprivredu Tomislava Vitkovića.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e80a786-fda2-450f-8e11-aec406be0af1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 08:38:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78638abd-dfcd-454d-af72-e62c674be6d2</t>
+  </si>
+  <si>
+    <t>Podatak o upisu.pdf P69P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78638abd-dfcd-454d-af72-e62c674be6d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza GORUP d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>25.06.2026. 08:38:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/380ca951-974e-4614-8c9b-de7ea7174b15</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-258_2025-546-1 - punomoć Milatović.pdf; Prilog St-258_2025-546-2 - Preslika zbirke isprava_zk. ul. 240.pdf; Prilog St-258_2025-546-3 - BZP-1247-KO-LIJEVA-LUKA.pdf; Prilog St-258_2025-546-4 - Izvadak_zk.ul. 240.pdf; Prilog St-258_2025-546-5 - 05 Gorup- Izvješće o gospodarskom položaju 1 - St-691-16.doc; Prilog St-258_2025-546-6 - 06 St-691-2016.xls; Prilog St-258_2025-546-7 - 07 Prilog St-691_2016-487-1 - ZAVRŠNI DIOBNI POPIS.pdf; Prilog St-258_2025-546-8 - 07 Završni račun.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/380ca951-974e-4614-8c9b-de7ea7174b15/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=258&amp;godina=2025</t>
   </si>
   <si>
     <t>Prijedlog od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
   </si>
   <si>
     <t>02.06.2026. 13:44:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cf48011-0e9a-4191-b721-56caebe4604d</t>
   </si>
   <si>
     <t>Prijedlog za nastavak postupka radi naknade diobe.pdf P102P; Prilog St-258_2025-545-1 - 01 Odvjetnička punomoć_sgn.pdf; Prilog St-258_2025-545-2 - 02 Sporazum.pdf; Prilog St-258_2025-545-3 - 03 BZP-1398-KO-LIJEVA-LUKA.pdf; Prilog St-258_2025-545-4 - 04 Izvadak_zk.ul. 327.pdf; Prilog St-258_2025-545-5 - 05 Gorup- Izvješće o gospodarskom položaju 1 - St-691-16.pdf; Prilog St-258_2025-545-6 - 06 St-691-2016.pdf; Prilog St-258_2025-545-7 - 07 Završni račun.pdf; Prilog St-258_2025-545-8 - 07 Prilog St-691_2016-487-1 - ZAVRŠNI DIOBNI POPIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cf48011-0e9a-4191-b721-56caebe4604d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 02.02.2026.; Prilog od: 02.02.2026.; Prilog od: 02.02.2026.</t>
   </si>
   <si>
     <t>03.02.2026. 11:28:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/231666fc-4580-46bc-9f02-7b47450f29c1</t>
   </si>
@@ -365,51 +395,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -910,261 +940,345 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="M15" t="s">
         <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="M16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="M17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L18" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="M18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>110</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>