--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="119">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-258/2025</t>
   </si>
   <si>
+    <t>Podnesak od 02.10.2026.; Prilog od: 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GORUP d.o.o.</t>
+  </si>
+  <si>
+    <t>Ujevićeva ulica 13, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>45093981089</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza GORUP d.o.o. 45093981089</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbf61b8d-4e41-49ba-8e24-58e6c1c306c0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-258_2025-550-1 - rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbf61b8d-4e41-49ba-8e24-58e6c1c306c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=258&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.; Prilog od: 03.08.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza GORUP d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.08.2026. 10:53:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e80a786-fda2-450f-8e11-aec406be0af1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-258_2025-549-1 - rješenje o brisanju s liste steč. upravitelja od 27. 3. 26..pdf; Prilog St-258_2025-549-2 - zaključak Sisačko-moslavačke županije od 14. 5. 26..pdf; Prilog St-258_2025-549-3 - podnesak Sisačko-moslavačke županije od 3.7. 26..pdf; Prilog St-258_2025-549-4 - nalaz i mišljenje s elaboratom stalnog sudskog vještaka za pojoprivredu Tomislava Vitkovića.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e80a786-fda2-450f-8e11-aec406be0af1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=258&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 09.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 08:38:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78638abd-dfcd-454d-af72-e62c674be6d2</t>
   </si>
   <si>
     <t>Podatak o upisu.pdf P69P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78638abd-dfcd-454d-af72-e62c674be6d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.</t>
   </si>
   <si>
     <t>25.06.2026. 08:38:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/380ca951-974e-4614-8c9b-de7ea7174b15</t>
   </si>
@@ -395,51 +410,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1024,93 +1039,93 @@
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="M15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="M16" t="s">
         <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
@@ -1150,135 +1165,177 @@
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>103</v>
       </c>
       <c r="L18" t="s">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="M18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L19" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L20" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="M20" t="s">
         <v>113</v>
       </c>
       <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>115</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>