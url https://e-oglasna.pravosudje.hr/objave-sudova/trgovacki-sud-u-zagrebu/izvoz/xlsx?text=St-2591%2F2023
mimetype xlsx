--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="212">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2591/2023</t>
   </si>
   <si>
+    <t>Podnesak od 08.05.2026.; Prilog od: 08.05.2026.</t>
+  </si>
+  <si>
+    <t>RAZVOJ ZEMLJIŠTA KUPINEC d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica kneza Branimira 29, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>81244444320</t>
+  </si>
+  <si>
+    <t>RAZVOJ ZEMLJIŠTA KUPINEC d.o.o. 81244444320</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:11:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c06cbf-a88a-4faf-9224-c6752ed2161e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2591_2023-130-1 - Odluka TS ZG Povrv-557-2025-23 od 20.04.2026. - Rješenje - prekid postupka (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c06cbf-a88a-4faf-9224-c6752ed2161e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2591&amp;godina=2023</t>
+  </si>
+  <si>
     <t>Rješenje od 29.01.2026.; Rješenje od 29.01.2026.; Rješenje od 29.01.2026.</t>
   </si>
   <si>
-    <t>RAZVOJ ZEMLJIŠTA KUPINEC d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>29.01.2026. 13:26:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f8ab4bb-6212-4f67-88e8-3de3617e12c1</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Rješenje.pdf O97O; Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f8ab4bb-6212-4f67-88e8-3de3617e12c1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2591&amp;godina=2023</t>
   </si>
   <si>
     <t>Podnesak od 05.01.2026.; Podnesak od 22.12.2025.; Prilog od: 22.12.2025.</t>
   </si>
   <si>
     <t>05.01.2026. 11:50:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/974eed25-2205-4aca-9494-bde6453e704f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2591_2023-122-1 - porezna nagodba .pdf; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/974eed25-2205-4aca-9494-bde6453e704f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.10.2025.</t>
   </si>
   <si>
     <t>20.10.2025. 14:33:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93ce5d3d-0e39-4a84-94bc-25c598a475ad</t>
   </si>
@@ -674,51 +689,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N40"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1219,93 +1234,93 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="M14" t="s">
         <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
@@ -1387,93 +1402,93 @@
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="M17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L18" t="s">
-        <v>103</v>
+        <v>40</v>
       </c>
       <c r="M18" t="s">
         <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>105</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
@@ -1639,93 +1654,93 @@
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>125</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>126</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>127</v>
       </c>
       <c r="L23" t="s">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="M23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L24" t="s">
-        <v>132</v>
+        <v>75</v>
       </c>
       <c r="M24" t="s">
         <v>133</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>134</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
@@ -1933,93 +1948,93 @@
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>159</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>160</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>161</v>
       </c>
       <c r="L30" t="s">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="M30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L31" t="s">
-        <v>166</v>
+        <v>128</v>
       </c>
       <c r="M31" t="s">
         <v>167</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>168</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
@@ -2227,135 +2242,177 @@
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>193</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
         <v>194</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
         <v>195</v>
       </c>
       <c r="L37" t="s">
-        <v>103</v>
+        <v>196</v>
       </c>
       <c r="M37" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L38" t="s">
-        <v>200</v>
+        <v>108</v>
       </c>
       <c r="M38" t="s">
         <v>201</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
         <v>202</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
         <v>203</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
         <v>204</v>
       </c>
       <c r="L39" t="s">
         <v>205</v>
       </c>
       <c r="M39" t="s">
         <v>206</v>
       </c>
       <c r="N39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>207</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
+        <v>208</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>209</v>
+      </c>
+      <c r="L40" t="s">
+        <v>210</v>
+      </c>
+      <c r="M40" t="s">
+        <v>211</v>
+      </c>
+      <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>