--- v0 (2026-05-24)
+++ v1 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="108">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2615/2024</t>
   </si>
   <si>
+    <t>Rješenje od 19.08.2026.  -42</t>
+  </si>
+  <si>
+    <t>ENTEGA d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Donji Budački 3 B, 47220 Krnjak, Hrvatska</t>
+  </si>
+  <si>
+    <t>68932201617</t>
+  </si>
+  <si>
+    <t>ENTEGA d.o.o. u stečaju 68932201617</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:48:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/233a29dc-c758-4d43-9d74-7dac99f6fb12</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/233a29dc-c758-4d43-9d74-7dac99f6fb12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2615&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Podnesak od 27.03.2025. -36, Prilog od: 27.03.2025.; Prilog od: 27.03.2025.; Prilog od: 27.03.2025.</t>
   </si>
   <si>
-    <t>ENTEGA d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>27.03.2025. 14:44:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3353d40f-b635-459e-8c1c-c67ec919afb3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2615_2024-36-1 - R2 br. 18-2025 potpisano.pdf; Prilog St-2615_2024-36-2 - Racun 26 ENTEGA storno rn 22.pdf; Prilog St-2615_2024-36-3 - Racun 27 ENTEGA rn prem Rj Suda.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3353d40f-b635-459e-8c1c-c67ec919afb3/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2615&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje-određivanje nagrade stečajnom upravitelju od 26.03.2025.  -35</t>
   </si>
   <si>
     <t>26.03.2025. 10:54:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1aa789c1-5ed3-4f56-9566-a64dcd8a0dbb</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1aa789c1-5ed3-4f56-9566-a64dcd8a0dbb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o obustavi i zaključenju stečajnog postupka od 21.03.2025.  -33</t>
   </si>
   <si>
     <t>21.03.2025. 12:53:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef1e7656-877c-4444-b66f-91f5862f007c</t>
   </si>
   <si>
     <t>Rješenje o obustavi i zaključenju zbog nedostatnosti st. mase – ne postoji razlučno pravo.pdf O1000000184O</t>
@@ -297,53 +312,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/5edd823f-c34b-4dfb-b805-015cdf3ab351/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečaja od 25.10.2024.  -5</t>
   </si>
   <si>
     <t>28.10.2024. 09:22:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c16cf345-53cc-496c-afab-a3a04f9b306a</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c16cf345-53cc-496c-afab-a3a04f9b306a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.10.2024.  -3</t>
   </si>
   <si>
     <t>18.10.2024. 11:53:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e52408b-0c8f-40d4-bd70-7e415a948d60</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e52408b-0c8f-40d4-bd70-7e415a948d60/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka od 11.10.2024.; Prilog od: 11.10.2024.; Prilog od: 11.10.2024.; Prilog od: 11.10.2024.</t>
   </si>
   <si>
     <t>11.10.2024. 12:23:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c0617c4-937a-4872-8431-213255323762</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-2615_2024-1-1 - Podnesak.pdf; Prilog St-2615_2024-1-2 - Podaci iz RGFI-a.pdf; Prilog St-2615_2024-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c0617c4-937a-4872-8431-213255323762/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -365,51 +377,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -933,196 +945,238 @@
       </c>
       <c r="L13" t="s">
         <v>80</v>
       </c>
       <c r="M13" t="s">
         <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>88</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I15" t="s">
         <v>90</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>91</v>
       </c>
       <c r="L15" t="s">
         <v>92</v>
       </c>
       <c r="M15" t="s">
         <v>93</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I16" t="s">
         <v>95</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>96</v>
       </c>
       <c r="L16" t="s">
         <v>97</v>
       </c>
       <c r="M16" t="s">
         <v>98</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>99</v>
       </c>
       <c r="E17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I17" t="s">
         <v>100</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>101</v>
       </c>
       <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
         <v>102</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
         <v>103</v>
       </c>
-      <c r="N17" t="s">
+      <c r="E18" t="s">
+        <v>88</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>89</v>
+      </c>
+      <c r="I18" t="s">
+        <v>104</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>