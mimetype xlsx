--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,288 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2618/2025</t>
   </si>
   <si>
+    <t>Podnesak-Tablica prijavljenih tražbina od 08.06.2026.-37</t>
+  </si>
+  <si>
+    <t>GENIUS TRANSFER d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Dragutina Golika 31, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>91638888099</t>
+  </si>
+  <si>
+    <t>GENIUS TRANSFER d.o.o. u stečaju 91638888099</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca822f89-6efa-407c-b68a-df7f3e16ae55</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca822f89-6efa-407c-b68a-df7f3e16ae55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2618&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 91-97)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:31:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b000a2dd-6573-4ce9-bb3c-135691436c6b</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-91 - PRIJAVA 8-27.pdf; Prilog St-2618_2025-36-92 - PRIJAVA 8-28.pdf; Prilog St-2618_2025-36-93 - PRIJAVA 8-29.pdf; Prilog St-2618_2025-36-94 - PRIJAVA 8-30.pdf; Prilog St-2618_2025-36-95 - PRIJAVA 8-31.pdf; Prilog St-2618_2025-36-96 - PRIJAVA 8-32.pdf; Prilog St-2618_2025-36-97 - PRIJAVA 8-33.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b000a2dd-6573-4ce9-bb3c-135691436c6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 81-90)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:28:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61dc3d8a-75c6-411a-97fb-54da39f471ef</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-81 - PRIJAVA 8-17.pdf; Prilog St-2618_2025-36-82 - PRIJAVA 8-18.pdf; Prilog St-2618_2025-36-83 - PRIJAVA 8-19.pdf; Prilog St-2618_2025-36-84 - PRIJAVA 8-20.pdf; Prilog St-2618_2025-36-85 - PRIJAVA 8-21.pdf; Prilog St-2618_2025-36-86 - PRIJAVA 8-22.pdf; Prilog St-2618_2025-36-87 - PRIJAVA 8-23.pdf; Prilog St-2618_2025-36-88 - PRIJAVA 8-24.pdf; Prilog St-2618_2025-36-89 - PRIJAVA 8-25.pdf; Prilog St-2618_2025-36-90 - PRIJAVA 8-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61dc3d8a-75c6-411a-97fb-54da39f471ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 74-80)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0533f5c1-2c70-4593-b2fe-994bd7a2d0e9</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-74 - PRIJAVA 8-10.pdf; Prilog St-2618_2025-36-75 - PRIJAVA 8-11.pdf; Prilog St-2618_2025-36-76 - PRIJAVA 8-12.pdf; Prilog St-2618_2025-36-77 - PRIJAVA 8-13.pdf; Prilog St-2618_2025-36-78 - PRIJAVA 8-14.pdf; Prilog St-2618_2025-36-79 - PRIJAVA 8-15.pdf; Prilog St-2618_2025-36-80 - PRIJAVA 8-16.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0533f5c1-2c70-4593-b2fe-994bd7a2d0e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 59-73)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:51:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696bcc42-bc97-45c9-9182-1558f82c6159</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-59 - PRIJAVA 7 - HRVATSKI TELEKOM d.d..pdf; Prilog St-2618_2025-36-60 - PRIJAVA 7-1.pdf; Prilog St-2618_2025-36-61 - PRIJAVA 7-2.pdf; Prilog St-2618_2025-36-62 - PRIJAVA 7-3.pdf; Prilog St-2618_2025-36-63 - PRIJAVA 7-4.pdf; Prilog St-2618_2025-36-64 - PRIJAVA 8 - EOS MATRIX d.o.o..pdf; Prilog St-2618_2025-36-65 - PRIJAVA 8-1.pdf; Prilog St-2618_2025-36-66 - PRIJAVA 8-2.pdf; Prilog St-2618_2025-36-67 - PRIJAVA 8-3.pdf; Prilog St-2618_2025-36-68 - PRIJAVA 8-4.pdf; Prilog St-2618_2025-36-69 - PRIJAVA 8-5.pdf; Prilog St-2618_2025-36-70 - PRIJAVA 8-6.pdf; Prilog St-2618_2025-36-71 - PRIJAVA 8-7.pdf; Prilog St-2618_2025-36-72 - PRIJAVA 8-8.pdf; Prilog St-2618_2025-36-73 - PRIJAVA 8-9.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696bcc42-bc97-45c9-9182-1558f82c6159/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 41-58)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde7ac4a-31b5-4ce0-8482-f121d5dc85c0</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-41 - PRIJAVA 5 - PETROL d.o.o..pdf; Prilog St-2618_2025-36-42 - PRIJAVA 5-1.pdf; Prilog St-2618_2025-36-43 - PRIJAVA 5-2.pdf; Prilog St-2618_2025-36-44 - PRIJAVA 5-3.pdf; Prilog St-2618_2025-36-45 - PRIJAVA 5-4.pdf; Prilog St-2618_2025-36-46 - PRIJAVA 5-5.pdf; Prilog St-2618_2025-36-47 - PRIJAVA 5-6.pdf; Prilog St-2618_2025-36-48 - PRIJAVA 5-7.pdf; Prilog St-2618_2025-36-49 - PRIJAVA 5-8.pdf; Prilog St-2618_2025-36-50 - PRIJAVA 5-9.pdf; Prilog St-2618_2025-36-51 - PRIJAVA 6 - REPUBLIKA HRVATSKA, MINISTARSTVO FINANCIJA, POREZNA.pdf; Prilog St-2618_2025-36-52 - PRIJAVA 6-1.pdf; Prilog St-2618_2025-36-53 - PRIJAVA 6-2.pdf; Prilog St-2618_2025-36-54 - PRIJAVA 6-3.pdf; Prilog St-2618_2025-36-55 - PRIJAVA 6-4.pdf; Prilog St-2618_2025-36-56 - PRIJAVA 6-5.pdf; Prilog St-2618_2025-36-57 - PRIJAVA 6-6.pdf; Prilog St-2618_2025-36-58 - PRIJAVA 6-7.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde7ac4a-31b5-4ce0-8482-f121d5dc85c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 21-40)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:40:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41c7071-dbe3-4b52-b86b-ff87319f3a1c</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-21 - PRIJAVA 3 - FINANCIJSKA AGENCIJA.pdf; Prilog St-2618_2025-36-22 - PRIJAVA 3-1.pdf; Prilog St-2618_2025-36-23 - PRIJAVA 3-2-1.pdf; Prilog St-2618_2025-36-24 - PRIJAVA 3-2-2.pdf; Prilog St-2618_2025-36-25 - PRIJAVA 3-3.pdf; Prilog St-2618_2025-36-26 - PRIJAVA 3-4.pdf; Prilog St-2618_2025-36-27 - PRIJAVA 3-5.pdf; Prilog St-2618_2025-36-28 - PRIJAVA 4 - REPUBLIKA HRVATSKA, MINISTARSTVO GOSPODARSTVA.pdf; Prilog St-2618_2025-36-29 - PRIJAVA 4-1.pdf; Prilog St-2618_2025-36-30 - PRIJAVA 4-2-1.pdf; Prilog St-2618_2025-36-31 - PRIJAVA 4-2-2.pdf; Prilog St-2618_2025-36-32 - PRIJAVA 4-2-3.pdf; Prilog St-2618_2025-36-33 - PRIJAVA 4-2-4.pdf; Prilog St-2618_2025-36-34 - PRIJAVA 4-2-5.pdf; Prilog St-2618_2025-36-35 - PRIJAVA 4-2-6.pdf; Prilog St-2618_2025-36-36 - PRIJAVA 4-2-7.pdf; Prilog St-2618_2025-36-37 - PRIJAVA 4-2-8.pdf; Prilog St-2618_2025-36-38 - PRIJAVA 4-2-9.pdf; Prilog St-2618_2025-36-39 - PRIJAVA 4-2-10.pdf; Prilog St-2618_2025-36-40 - PRIJAVA 4-2-11.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41c7071-dbe3-4b52-b86b-ff87319f3a1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 1-20)</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:37:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a01832c-6956-46bb-872e-b27b29cec1e2</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-1 - PRIJAVA 1 - IMPULS -LEASING d.o.o..pdf; Prilog St-2618_2025-36-2 - PRIJAVA 1-1.pdf; Prilog St-2618_2025-36-3 - PRIJAVA 1-2.pdf; Prilog St-2618_2025-36-4 - PRIJAVA 1-3.pdf; Prilog St-2618_2025-36-5 - PRIJAVA 1-4.pdf; Prilog St-2618_2025-36-6 - PRIJAVA 1-5.pdf; Prilog St-2618_2025-36-7 - PRIJAVA 1-6.pdf; Prilog St-2618_2025-36-8 - PRIJAVA 1-7.pdf; Prilog St-2618_2025-36-9 - PRIJAVA 1-8.pdf; Prilog St-2618_2025-36-10 - PRIJAVA 1-9.pdf; Prilog St-2618_2025-36-11 - PRIJAVA 1-10.pdf; Prilog St-2618_2025-36-12 - PRIJAVA 1-11.pdf; Prilog St-2618_2025-36-13 - PRIJAVA 1-12.pdf; Prilog St-2618_2025-36-14 - PRIJAVA 1-13.pdf; Prilog St-2618_2025-36-15 - PRIJAVA 2 - HAMAG-BICRO.pdf; Prilog St-2618_2025-36-16 - PRIJAVA 2-1.pdf; Prilog St-2618_2025-36-17 - PRIJAVA 2-2.pdf; Prilog St-2618_2025-36-18 - PRIJAVA 2-3.pdf; Prilog St-2618_2025-36-19 - PRIJAVA 2-4.pdf; Prilog St-2618_2025-36-20 - PRIJAVA 2-5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a01832c-6956-46bb-872e-b27b29cec1e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Pregled imovine i obveza od 08.06.2026.-35</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:30:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d050c85a-0c75-42f7-9ce2-6fe4856cb031</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza.pdf P78P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d050c85a-0c75-42f7-9ce2-6fe4856cb031/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Potraživanja od kupaca od 08.06.2026.-34</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:29:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48c9b5c0-1276-4dac-a1f4-e847c036f952</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48c9b5c0-1276-4dac-a1f4-e847c036f952/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika (punomoćnici, pristojba) od 08.06.2026.-33</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da2651bb-9b72-43b8-878e-18103fbe6c4d</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da2651bb-9b72-43b8-878e-18103fbe6c4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 08.06.2026.-32</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:25:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5cb2d5-7570-4d77-8758-7a0b123f9fe5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e5cb2d5-7570-4d77-8758-7a0b123f9fe5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis predmeta stečajne mase od 08.06.2026.-31</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:21:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d1ae9f7-909c-4266-9a4d-4a23fc12e62f</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d1ae9f7-909c-4266-9a4d-4a23fc12e62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Izvješće o financijsko-gospodarskom stanju dužnika od 08.06.2026.-30 s prilozima</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:18:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08b095c3-349e-44b9-8cb6-ae168871ab22</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2618_2025-30-1 - PRILOG 1 - DOPIS HZMO.pdf; Prilog St-2618_2025-30-2 - PRILOG 2 - E-PORUKA.pdf; Prilog St-2618_2025-30-3 - PRILOG 3 - DOPIS DUŽNIKU.pdf; Prilog St-2618_2025-30-4 - PRILOG 4 - E-PORUKA.pdf; Prilog St-2618_2025-30-5 - PRILOG 5 - NEURUČENA POŠILJKA DUŽNIK.pdf; Prilog St-2618_2025-30-6 - PRILOG 6 - NEURUČENA POŠILJKA ZZ.pdf; Prilog St-2618_2025-30-7 - PRILOG 7 - URUČENA POŠILJKA PROKURIST.pdf; Prilog St-2618_2025-30-8 - PRILOG 8 - POTVRDA HZMO.pdf; Prilog St-2618_2025-30-9 - PRILOG 9 - IZVADAK IZ REGISTRA STVARNIH VLASNIKA.pdf; Prilog St-2618_2025-30-10 - PRILOG 10 - OBAVIJEST O RAZVRSTAVANJU.pdf; Prilog St-2618_2025-30-11 - PRILOG 11 - DOPIS CVH.pdf; Prilog St-2618_2025-30-12 - PRILOG 12 - UVJERENJE O VLASNIŠTVU VOZILA.pdf; Prilog St-2618_2025-30-13 - PRILOG 13 - RAČUN CVH d.d..pdf; Prilog St-2618_2025-30-14 - PRILOG 14 - POŠTARINA.pdf; Prilog St-2618_2025-30-15 - PRILOG 15 - Ugovor o knjigovodstvu GENIUS TRANSFER d.o.o. u stečaju.pdf; Prilog St-2618_2025-30-16 - PRILOG 16 - FOTOGRAFIJA.doc; Prilog St-2618_2025-30-17 - PRILOG 17 - FOTOGRAFIJA.doc; Prilog St-2618_2025-30-18 - PRILOG 18 - JOMOLOGIA - VRIJEDNOST RABLJENOG VOZILA.pdf; Prilog St-2618_2025-30-19 - PRILOG 19 - RAČUN CVH d.d. - JOMOLOGIA.pdf; Prilog St-2618_2025-30-20 - PRILOG 20 - POŠTARINA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08b095c3-349e-44b9-8cb6-ae168871ab22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - otvaranje stečajnog postupka od 13.03.2026.-22</t>
   </si>
   <si>
     <t>GENIUS TRANSFER d.o.o.</t>
   </si>
   <si>
-    <t>Ulica Dragutina Golika 31, 10000 Zagreb, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>GENIUS TRANSFER d.o.o. 91638888099</t>
   </si>
   <si>
     <t>13.03.2026. 08:55:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e98ec55-fd9a-4b3d-b832-7fbb1604d1b3</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e98ec55-fd9a-4b3d-b832-7fbb1604d1b3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2618&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 22.01.2026.-9</t>
   </si>
   <si>
     <t>22.01.2026. 09:22:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/52c7451f-2c8a-48fd-9512-684f6101c3d9</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/52c7451f-2c8a-48fd-9512-684f6101c3d9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 28.11.2025.-3</t>
   </si>
   <si>
     <t>28.11.2025. 08:02:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0942bbde-ee07-422c-aa70-1d2f73d4bca8</t>
   </si>
@@ -179,51 +389,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -394,45 +604,633 @@
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>91</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>91</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>92</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>92</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+      <c r="I19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>