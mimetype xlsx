--- v1 (2026-06-17)
+++ v2 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="137">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2618/2025</t>
   </si>
   <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika od 15.07.2026.-44</t>
+  </si>
+  <si>
+    <t>GENIUS TRANSFER d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Dragutina Golika 31, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>91638888099</t>
+  </si>
+  <si>
+    <t>GENIUS TRANSFER d.o.o. u stečaju 91638888099</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:43:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36da5405-5493-4d5b-9100-bda3d659b1bd</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36da5405-5493-4d5b-9100-bda3d659b1bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2618&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.07.2026.-43</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:42:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cdb3e13-36d1-4d61-83e1-32014d3b2a51</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cdb3e13-36d1-4d61-83e1-32014d3b2a51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Prijava nedostatnosti stečajne mase od 15.07.2026.-42</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:21:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81f7a0ef-81cb-4af1-908e-a8491c26b2dc</t>
+  </si>
+  <si>
+    <t>Prijava nedostatnosti stečajne mase.pdf P87P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81f7a0ef-81cb-4af1-908e-a8491c26b2dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja od 15.07.2026.-41</t>
+  </si>
+  <si>
+    <t>15.07.2026. 12:20:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17683d7-1ca5-4273-80f4-390b63dcb0f8</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d17683d7-1ca5-4273-80f4-390b63dcb0f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 07.07.2026.-40</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:44:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd196a68-25eb-445d-bfdc-4485e7b56e5c</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd196a68-25eb-445d-bfdc-4485e7b56e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak-Tablica prijavljenih tražbina od 08.06.2026.-37</t>
   </si>
   <si>
-    <t>GENIUS TRANSFER d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 10:33:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca822f89-6efa-407c-b68a-df7f3e16ae55</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ca822f89-6efa-407c-b68a-df7f3e16ae55/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2618&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 91-97)</t>
   </si>
   <si>
     <t>15.06.2026. 10:31:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b000a2dd-6573-4ce9-bb3c-135691436c6b</t>
   </si>
   <si>
     <t>Popis vjerovnika.pdf P55P; Prilog St-2618_2025-36-91 - PRIJAVA 8-27.pdf; Prilog St-2618_2025-36-92 - PRIJAVA 8-28.pdf; Prilog St-2618_2025-36-93 - PRIJAVA 8-29.pdf; Prilog St-2618_2025-36-94 - PRIJAVA 8-30.pdf; Prilog St-2618_2025-36-95 - PRIJAVA 8-31.pdf; Prilog St-2618_2025-36-96 - PRIJAVA 8-32.pdf; Prilog St-2618_2025-36-97 - PRIJAVA 8-33.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b000a2dd-6573-4ce9-bb3c-135691436c6b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak-Popis vjerovnika od 08.06.2026.-36 (prilozi 81-90)</t>
   </si>
   <si>
     <t>15.06.2026. 10:28:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61dc3d8a-75c6-411a-97fb-54da39f471ef</t>
   </si>
@@ -389,51 +464,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -850,387 +925,597 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>94</v>
       </c>
       <c r="L16" t="s">
+        <v>90</v>
+      </c>
+      <c r="M16" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
         <v>99</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>103</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E19" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" t="s">
         <v>109</v>
       </c>
-      <c r="L19" t="s">
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
         <v>110</v>
       </c>
-      <c r="M19" t="s">
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
         <v>111</v>
       </c>
-      <c r="N19" t="s">
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>116</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>117</v>
+      </c>
+      <c r="I21" t="s">
+        <v>118</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" t="s">
+        <v>116</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>117</v>
+      </c>
+      <c r="I22" t="s">
+        <v>123</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>124</v>
+      </c>
+      <c r="L22" t="s">
+        <v>125</v>
+      </c>
+      <c r="M22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>117</v>
+      </c>
+      <c r="I23" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>129</v>
+      </c>
+      <c r="L23" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" t="s">
+        <v>131</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>117</v>
+      </c>
+      <c r="I24" t="s">
+        <v>133</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>134</v>
+      </c>
+      <c r="L24" t="s">
+        <v>135</v>
+      </c>
+      <c r="M24" t="s">
+        <v>136</v>
+      </c>
+      <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>