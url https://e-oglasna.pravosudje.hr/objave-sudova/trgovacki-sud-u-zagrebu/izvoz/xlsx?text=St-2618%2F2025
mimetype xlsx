--- v2 (2026-08-03)
+++ v3 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="142">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2618/2025</t>
   </si>
   <si>
+    <t>Rješenje o obustavi i zaključenju zbog nedostatnosti st. mase - ne postoji razlučno pravo od 26.08.2026.-47</t>
+  </si>
+  <si>
+    <t>GENIUS TRANSFER d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Dragutina Golika 31, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>91638888099</t>
+  </si>
+  <si>
+    <t>GENIUS TRANSFER d.o.o. u stečaju 91638888099</t>
+  </si>
+  <si>
+    <t>26.08.2026. 12:36:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d76131c4-b65e-473b-844f-dc251b59cd8b</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi i zaključenju zbog nedostatnosti st. mase - ne postoji razlučno pravo.pdf O1000000184O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d76131c4-b65e-473b-844f-dc251b59cd8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2618&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje - sazivanje skupštine vjerovnika od 15.07.2026.-44</t>
   </si>
   <si>
-    <t>GENIUS TRANSFER d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>15.07.2026. 12:43:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36da5405-5493-4d5b-9100-bda3d659b1bd</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36da5405-5493-4d5b-9100-bda3d659b1bd/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2618&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 15.07.2026.-43</t>
   </si>
   <si>
     <t>15.07.2026. 12:42:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6cdb3e13-36d1-4d61-83e1-32014d3b2a51</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6cdb3e13-36d1-4d61-83e1-32014d3b2a51/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak-Prijava nedostatnosti stečajne mase od 15.07.2026.-42</t>
   </si>
   <si>
     <t>15.07.2026. 12:21:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81f7a0ef-81cb-4af1-908e-a8491c26b2dc</t>
   </si>
@@ -464,51 +479,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1135,177 +1150,177 @@
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>92</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="M16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L17" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="M17" t="s">
         <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>103</v>
       </c>
       <c r="L18" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L19" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="M19" t="s">
         <v>109</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>110</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
@@ -1326,196 +1341,238 @@
       </c>
       <c r="L20" t="s">
         <v>113</v>
       </c>
       <c r="M20" t="s">
         <v>114</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>115</v>
       </c>
       <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>121</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
       <c r="I22" t="s">
         <v>123</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>124</v>
       </c>
       <c r="L22" t="s">
         <v>125</v>
       </c>
       <c r="M22" t="s">
         <v>126</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>127</v>
       </c>
       <c r="E23" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I23" t="s">
         <v>128</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>129</v>
       </c>
       <c r="L23" t="s">
         <v>130</v>
       </c>
       <c r="M23" t="s">
         <v>131</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>132</v>
       </c>
       <c r="E24" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="I24" t="s">
         <v>133</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>134</v>
       </c>
       <c r="L24" t="s">
         <v>135</v>
       </c>
       <c r="M24" t="s">
         <v>136</v>
       </c>
       <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>137</v>
+      </c>
+      <c r="E25" t="s">
+        <v>121</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>122</v>
+      </c>
+      <c r="I25" t="s">
+        <v>138</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" t="s">
+        <v>140</v>
+      </c>
+      <c r="M25" t="s">
+        <v>141</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>