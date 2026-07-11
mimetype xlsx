--- v0 (2026-05-18)
+++ v1 (2026-07-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,99 +59,141 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2679/2025</t>
   </si>
   <si>
+    <t>Rješenje od 07.07.2026.-28</t>
+  </si>
+  <si>
+    <t>HERC I HERC COLOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Rakitska cesta 129, 10437 Rakitje, Hrvatska</t>
+  </si>
+  <si>
+    <t>97377110625</t>
+  </si>
+  <si>
+    <t>HERC I HERC COLOR d.o.o. 97377110625</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0401f465-b5ab-43f4-86f0-de4ef5c801e4</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0401f465-b5ab-43f4-86f0-de4ef5c801e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2679&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:32:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53b71866-23ad-44a0-a01a-0ef795e89e89</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2679_2025-27-1 - FINA - Potvrda 29.05.2026..pdf; Prilog St-2679_2025-27-2 - Izvadak iz sudskog registra.pdf; Prilog St-2679_2025-27-3 - Izvadak iz JRR - 27.06.2026..pdf; Prilog St-2679_2025-27-4 - FINA - Prijedlog za otvaranje stečajnog postupka.pdf; Prilog St-2679_2025-27-5 - Izvješće Dužnika od 19. siječnja 2026. godine.pdf; Prilog St-2679_2025-27-6 - Mail upućen direktoru.pdf; Prilog St-2679_2025-27-7 - Službena bilješka o uvidu u podatke o vlasništvu vozila MUP.pdf; Prilog St-2679_2025-27-8 - Ugovor o kupoprodaji_2.pdf; Prilog St-2679_2025-27-9 - Odgovor direktora.pdf; Prilog St-2679_2025-27-10 - Financijski izvještaj.pdf; Prilog St-2679_2025-27-11 - Ugovor o kupoprodaji_1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53b71866-23ad-44a0-a01a-0ef795e89e89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.-25</t>
+  </si>
+  <si>
+    <t>02.06.2026. 13:50:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26bbc6b0-e3c2-4b81-9231-63c14f9933a1</t>
+  </si>
+  <si>
+    <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26bbc6b0-e3c2-4b81-9231-63c14f9933a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 16.03.2026.</t>
   </si>
   <si>
-    <t>HERC I HERC COLOR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>16.03.2026. 12:40:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edba15bf-eefc-4889-b6de-4f30a1d06aa2</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/edba15bf-eefc-4889-b6de-4f30a1d06aa2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2679&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>16.03.2026. 12:40:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cf0abf2-722b-4bf7-9db8-01c71056bbb1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cf0abf2-722b-4bf7-9db8-01c71056bbb1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.02.2026.</t>
   </si>
   <si>
     <t>18.02.2026. 12:58:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17065c4f-66fb-4acd-bd2b-34f850ac6a18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17065c4f-66fb-4acd-bd2b-34f850ac6a18/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 13.02.2026.</t>
   </si>
   <si>
     <t>13.02.2026. 12:30:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/953152ec-7392-493a-aaa0-d030887312bb</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/953152ec-7392-493a-aaa0-d030887312bb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.01.2026.-4</t>
   </si>
   <si>
     <t>07.01.2026. 11:20:14</t>
   </si>
@@ -227,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -330,325 +372,451 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L7" t="s">
         <v>24</v>
       </c>
       <c r="M7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>57</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" t="s">
+        <v>40</v>
+      </c>
+      <c r="M10" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>