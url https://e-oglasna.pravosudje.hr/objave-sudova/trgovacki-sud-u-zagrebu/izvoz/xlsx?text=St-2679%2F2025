--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2679/2025</t>
   </si>
   <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>HERC I HERC COLOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Rakitska cesta 129, 10437 Rakitje, Hrvatska</t>
+  </si>
+  <si>
+    <t>97377110625</t>
+  </si>
+  <si>
+    <t>HERC I HERC COLOR d.o.o. 97377110625</t>
+  </si>
+  <si>
+    <t>11.08.2026. 14:41:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3748b407-1dfc-4974-b344-c550ec6b6dec</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3748b407-1dfc-4974-b344-c550ec6b6dec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2679&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>11.08.2026. 13:50:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c5c8f3-08cf-4ffa-8619-d822394edd71</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c5c8f3-08cf-4ffa-8619-d822394edd71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 07.07.2026.-28</t>
   </si>
   <si>
-    <t>HERC I HERC COLOR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>07.07.2026. 13:09:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0401f465-b5ab-43f4-86f0-de4ef5c801e4</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0401f465-b5ab-43f4-86f0-de4ef5c801e4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2679&amp;godina=2025</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 06.07.2026.</t>
   </si>
   <si>
     <t>06.07.2026. 13:32:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53b71866-23ad-44a0-a01a-0ef795e89e89</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2679_2025-27-1 - FINA - Potvrda 29.05.2026..pdf; Prilog St-2679_2025-27-2 - Izvadak iz sudskog registra.pdf; Prilog St-2679_2025-27-3 - Izvadak iz JRR - 27.06.2026..pdf; Prilog St-2679_2025-27-4 - FINA - Prijedlog za otvaranje stečajnog postupka.pdf; Prilog St-2679_2025-27-5 - Izvješće Dužnika od 19. siječnja 2026. godine.pdf; Prilog St-2679_2025-27-6 - Mail upućen direktoru.pdf; Prilog St-2679_2025-27-7 - Službena bilješka o uvidu u podatke o vlasništvu vozila MUP.pdf; Prilog St-2679_2025-27-8 - Ugovor o kupoprodaji_2.pdf; Prilog St-2679_2025-27-9 - Odgovor direktora.pdf; Prilog St-2679_2025-27-10 - Financijski izvještaj.pdf; Prilog St-2679_2025-27-11 - Ugovor o kupoprodaji_1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53b71866-23ad-44a0-a01a-0ef795e89e89/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.06.2026.-25</t>
   </si>
   <si>
     <t>02.06.2026. 13:50:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/26bbc6b0-e3c2-4b81-9231-63c14f9933a1</t>
   </si>
@@ -269,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -372,451 +396,535 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>44</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>47</v>
       </c>
       <c r="L7" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>50</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>51</v>
       </c>
       <c r="L8" t="s">
+        <v>48</v>
+      </c>
+      <c r="M8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="L9" t="s">
         <v>24</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M10" t="s">
         <v>61</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>64</v>
       </c>
       <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" t="s">
+        <v>48</v>
+      </c>
+      <c r="M12" t="s">
         <v>69</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
         <v>70</v>
       </c>
-      <c r="M12" t="s">
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>71</v>
       </c>
-      <c r="N12" t="s">
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" t="s">
+        <v>73</v>
+      </c>
+      <c r="M13" t="s">
+        <v>74</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" t="s">
+        <v>79</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>