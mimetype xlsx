--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,139 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2810/2025</t>
   </si>
   <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>T.M.G. 98 d.o.o.</t>
+  </si>
+  <si>
+    <t>SAVSKA CESTA 156, 10110 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>81725556526</t>
+  </si>
+  <si>
+    <t>T.M.G. 98 d.o.o. 81725556526</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:22:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1821a35b-4517-4ca7-ade8-d0b6f79046f4</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1821a35b-4517-4ca7-ade8-d0b6f79046f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2810&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e655d0-723f-4f2e-bb2f-e53f78b4b518</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 01.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e655d0-723f-4f2e-bb2f-e53f78b4b518/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:34:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22917818-d74a-4a46-b2de-83d7a2c36a45</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2810_2025-24-1 - Obrazac17 -TMG 98 - ispravljeno.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22917818-d74a-4a46-b2de-83d7a2c36a45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Podnesak od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.
+; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:24:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c30343f-9281-4d90-b905-59e9f182a9fb</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2810_2025-21-1 - Račun T.M.G-PIQUERO j.d.o.o..pdf; Prilog St-2810_2025-21-2 - Račun tmg-piquero 2.pdf; Prilog St-2810_2025-21-3 - Plan otplate-potpisano.pdf; Prilog St-2810_2025-21-4 - promet računa T.M.G. 98 d.o.o. u stečaju.pdf; Prilog St-2810_2025-21-5 - CVH-uvjerenje o vlasništvu vozila.pdf; Prilog St-2810_2025-21-6 - Procjena vrijednosti vozila.pdf; Prilog St-2810_2025-21-7 - Račun Opel Insignia.pdf; Prilog St-2810_2025-21-8 - Potvrda o uplati-Opel Insignia.pdf; Prilog St-2810_2025-21-9 - Bruto bilanca 01.01.2025-29.12.2025.pdf; Prilog St-2810_2025-21-10 - Mile Smiljić-obrazloženje financijskog stanja društva i razlozi stečaja.pdf; Podnesak.pdf P75P; Prilog St-2810_2025-22-1 - Popis predmeta stečajne mase - TMG.pdf; Prilog St-2810_2025-22-2 - Popis vjerovnika - TMG.pdf; Prilog St-2810_2025-22-3 - Pregled imovine i obveza-TMG.pdf; Prilog St-2810_2025-22-4 - Obrazac17 -TMG.pdf; Prilog St-2810_2025-22-5 - PREDRAČUN TROŠKOVA STEČAJNOG POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c30343f-9281-4d90-b905-59e9f182a9fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.03.2026.</t>
   </si>
   <si>
-    <t>T.M.G. 98 d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.03.2026. 13:34:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c85a3cda-644b-4526-b869-2f247682524d</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c85a3cda-644b-4526-b869-2f247682524d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2810&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 19.02.2026.</t>
   </si>
   <si>
     <t>23.02.2026. 08:59:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d14f9a5-61f2-4eb3-885c-8d2720439ce9</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d14f9a5-61f2-4eb3-885c-8d2720439ce9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.</t>
   </si>
   <si>
     <t>29.12.2025. 11:56:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2f8b14d3-1bf3-4c06-aa1b-96f4d6e3ac1b</t>
   </si>
@@ -164,51 +225,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +401,210 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>