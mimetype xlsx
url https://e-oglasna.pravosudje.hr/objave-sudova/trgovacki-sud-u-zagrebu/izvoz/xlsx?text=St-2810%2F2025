--- v1 (2026-07-12)
+++ v2 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2810/2025</t>
   </si>
   <si>
+    <t>Rješenje od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>T.M.G. 98 d.o.o.</t>
+  </si>
+  <si>
+    <t>SAVSKA CESTA 156, 10110 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>81725556526</t>
+  </si>
+  <si>
+    <t>T.M.G. 98 d.o.o. 81725556526</t>
+  </si>
+  <si>
+    <t>13.10.2026. 08:41:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d951109-525d-4ed5-9b69-893b6860d387</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđen ispravak tablice stečajnog suca.pdf O151O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d951109-525d-4ed5-9b69-893b6860d387/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2810&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 02.10.2026.; Prilog od: 02.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a05fc2b3-9538-4974-abc8-1d8c39ac617c</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2810_2025-31-1 - promet računa od 15.06.2026 do 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a05fc2b3-9538-4974-abc8-1d8c39ac617c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:09:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04d2a09-e91d-437f-b7f2-429a1ab821c4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04d2a09-e91d-437f-b7f2-429a1ab821c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:06:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cf13e58-d776-48a0-bc65-ce17dffc4c14</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cf13e58-d776-48a0-bc65-ce17dffc4c14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.09.2026.; Prilog od: 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0fec7ce-0a61-4eeb-a5fe-f3753a2fae00</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2810_2025-28-1 - rješenja AORT T.M.G..pdf; Prilog St-2810_2025-28-2 - T.M.G. 98 d.o.o. u st - Potvrda o plaćanju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0fec7ce-0a61-4eeb-a5fe-f3753a2fae00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
-    <t>T.M.G. 98 d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>02.07.2026. 13:22:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1821a35b-4517-4ca7-ade8-d0b6f79046f4</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1821a35b-4517-4ca7-ade8-d0b6f79046f4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2810&amp;godina=2025</t>
   </si>
   <si>
     <t>Zapisnik od 01.07.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 10:54:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2e655d0-723f-4f2e-bb2f-e53f78b4b518</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 01.07.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b2e655d0-723f-4f2e-bb2f-e53f78b4b518/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 29.06.2026.; Prilog od: 29.06.2026.</t>
   </si>
   <si>
     <t>30.06.2026. 08:34:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22917818-d74a-4a46-b2de-83d7a2c36a45</t>
   </si>
@@ -225,51 +300,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -566,45 +641,255 @@
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>