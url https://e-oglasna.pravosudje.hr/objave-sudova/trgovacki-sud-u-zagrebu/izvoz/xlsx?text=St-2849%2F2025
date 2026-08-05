--- v0 (2026-06-19)
+++ v1 (2026-08-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2849/2025</t>
   </si>
   <si>
+    <t xml:space="preserve">Podnesak od 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>BM ŠKRLEC TRANSPORT d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Ivice Gluhaka 11, 49282 Konjščina, Hrvatska</t>
+  </si>
+  <si>
+    <t>50969735438</t>
+  </si>
+  <si>
+    <t>BM ŠKRLEC TRANSPORT d.o.o. 50969735438</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:36:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e676b023-333e-44b5-99f9-98643335223f</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2849_2025-25-1 - bm škrlec bruto bilanca 2025.pdf; Prilog St-2849_2025-25-2 - bm škrlec bilanca 10.06.2026.pdf; Prilog St-2849_2025-25-3 - bm škrlec stanje kupca 10.06.2026.pdf; Prilog St-2849_2025-25-4 - bm škrlec stanje dobavljača 10.06.2026.pdf; Prilog St-2849_2025-25-5 - BM Škrlec račun MAN.pdf; Prilog St-2849_2025-25-6 - Jomologia - Vrijednost rabljenog vozila B.0424.00821 (ispis 2026-07-08 10.41).pdf; Prilog St-2849_2025-25-7 - Prodaja Tegljač Man Tgx 18440 iz Rumunjska, 12700 EUR - Truck1 ID_ 8975415.pdf; Prilog St-2849_2025-25-8 - MAN TGX 18440 eev, 2014.g. 12_26 i Schmitz, 2007.g., reg. 10_26.g_.pdf; Prilog St-2849_2025-25-9 - Škrlec zatvaranje leasinga.pdf; Prilog St-2849_2025-25-10 - Škrlec Volvo raskid(00000003).pdf; Prilog St-2849_2025-25-11 - Škrlec 0621_260624093104_001.pdf; Prilog St-2849_2025-25-12 - termination 20251007_Škrlec_6083 (1).pdf; Prilog St-2849_2025-25-13 - termination 20251007_Škrlec_6094 (1).pdf; Prilog St-2849_2025-25-14 - 58648-24 FINAL_Ažurirani 19.5.2026. konačni obračun od 19.03.2026._višak vraćen na račun korisnika l.pdf; Prilog St-2849_2025-25-15 - BM ŠKRLEC TRANSPORTI 13.1.2026. -RASKID UGOVORA_Skenirani-dokument-2026-01-13-133738-ovjeren.pdf; Prilog St-2849_2025-25-16 - Škrlec Zapisnik_lager (1).pdf; Prilog St-2849_2025-25-17 - Škrlec 687-BM-2025-racun_20250826_091432 (1).pdf; Prilog St-2849_2025-25-18 - Škrlec 695-BM-2025-racun_20251105_112011 (1).pdf; Prilog St-2849_2025-25-19 - Škrlec_ Frenki_ Volvo Cesija_ovjerena (1) (1).pdf; Prilog St-2849_2025-25-20 - Škrlec zapisnik (2).pdf; Prilog St-2849_2025-25-21 - Škrlec Potvrda_48214.pdf; Prilog St-2849_2025-25-22 - Škrlec Potvrda_58394.pdf; Prilog St-2849_2025-25-23 - Škrlec Potvrda_45016.pdf; Prilog St-2849_2025-25-24 - Škrlec Potvrda_54960.pdf; Prilog St-2849_2025-25-25 - Škrlec Potvrda_58469.pdf; Prilog St-2849_2025-25-26 - Škrlec Potvrda_56765.pdf; Prilog St-2849_2025-25-27 - Škrlec Potvrda_56927.pdf; Prilog St-2849_2025-25-28 - SKMBT_C224e26061811330.pdf; Prilog St-2849_2025-25-29 - Škrlec _ Cios cargo20260709095711.pdf; Prilog St-2849_2025-25-30 - Škrlec_ Sekundar usluge 2025.pdf; Prilog St-2849_2025-25-31 - Renault T520 tegljač, rabljen Renault T520 tegljač prodaja _ Autoline Hrvatska.pdf; Prilog St-2849_2025-25-32 - Škrlec KARTICA TRANSPORT.pdf; Prilog St-2849_2025-25-33 - BM Škrlec e-mail Korteks.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e676b023-333e-44b5-99f9-98643335223f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2849&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:35:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/080fba8d-ebf6-46f5-87d1-272e442f5fca</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/080fba8d-ebf6-46f5-87d1-272e442f5fca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.06.2026.</t>
   </si>
   <si>
-    <t>BM ŠKRLEC TRANSPORT d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.06.2026. 14:58:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0bb016b9-68d0-4a1a-b93b-ad3fd065f5e2</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0bb016b9-68d0-4a1a-b93b-ad3fd065f5e2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2849&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 22.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 10:38:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80e90a27-de40-4734-a836-d302cda6a7af</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80e90a27-de40-4734-a836-d302cda6a7af/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.01.2026.</t>
   </si>
   <si>
     <t>12.01.2026. 14:56:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dd60deb-d262-4318-9d8d-3bcb2e1c9efd</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dd60deb-d262-4318-9d8d-3bcb2e1c9efd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>12.01.2026. 14:56:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39c2cb3f-caf1-44d5-9866-8aed1af7e371</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/39c2cb3f-caf1-44d5-9866-8aed1af7e371/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 31.12.2025.; Prilog od: 31.12.2025.; Prilog od: 31.12.2025.; Prilog od: 31.12.2025.</t>
   </si>
   <si>
     <t>12.01.2026. 14:55:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb57f3be-c39f-40a8-88c6-ba2ca702caa6</t>
   </si>
@@ -191,51 +218,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -378,115 +405,199 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>