--- v0 (2026-05-10)
+++ v1 (2026-07-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="114">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,234 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-286/2025</t>
   </si>
   <si>
+    <t>Podnesak-Pregled imovine i obveza od 30.06.2026.-61</t>
+  </si>
+  <si>
+    <t>BANIMED d.o.o.</t>
+  </si>
+  <si>
+    <t>Ilica 71, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>29778006656</t>
+  </si>
+  <si>
+    <t>BANIMED d.o.o. 29778006656</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:17:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9626a0e0-c287-40b7-882b-40f21eb94149</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza.pdf P78P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9626a0e0-c287-40b7-882b-40f21eb94149/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=286&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.06.2026.-60</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7844188-53ff-44b9-a7fc-2688a5524237</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7844188-53ff-44b9-a7fc-2688a5524237/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis vjerovnika od 30.06.2026.-59</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf7092f-8fc4-4391-9fdd-d7761b5ab912</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf7092f-8fc4-4391-9fdd-d7761b5ab912/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Popis predmeta stečajne mase od 30.06.2026.-58</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4ded68c-e736-4ef1-a61e-7d4a8f3354c8</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4ded68c-e736-4ef1-a61e-7d4a8f3354c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Tablica prijavljenih tražbina od 30.06.2026.-57; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:15:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d268a5-5abc-4f0f-8857-0b505ee704fd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2025-57-1 - Tablica razlučnih prava BANIMED.pdf; Prilog St-286_2025-57-2 - Tablica izlučnih prava BANIMED.pdf; Prilog St-286_2025-57-3 - BANIMED - prijava tražbine DUBRAVKO TOMLJANOVIĆ.pdf; Prilog St-286_2025-57-4 - 1 Prijava tražbine RH, Ministarstvo financija, Porezna uprava.pdf; Prilog St-286_2025-57-5 - 2 Prijava tražbine RH.pdf; Prilog St-286_2025-57-6 - 3 Prijava tražbine FINA.pdf; Prilog St-286_2025-57-7 - 4 Prijava tražbine GRAD ZAGREB.pdf; Prilog St-286_2025-57-8 - 5 Prijava tražbine ZAGREBAČKI HOLDING.pdf; Prilog St-286_2025-57-9 - 6 Prijava tražbine HRVATSKE VODE.pdf; Prilog St-286_2025-57-10 - 7 Prijava tražbine ViO.pdf; Prilog St-286_2025-57-11 - 8 Prijava tražbine PONIKVE VODA.pdf; Prilog St-286_2025-57-12 - 9 Prijava tražbine EOS MATRIX.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d268a5-5abc-4f0f-8857-0b505ee704fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.06.2026.-56</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:14:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76018f3a-1e85-494c-8211-d3e316977590</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76018f3a-1e85-494c-8211-d3e316977590/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Izvješće o financijsko-gospodarskom položaju stečajnog dužnika od 30.06.2026.-55</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9f9794-e4a1-464a-9f9f-9c7ced8724a0</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9f9794-e4a1-464a-9f9f-9c7ced8724a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje VTS-a od 11.06.2026.-54 posl. br. Pž-1616/2026-2</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:04:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/862fa0f7-90c5-43ad-9baf-d30e42d9568b</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/862fa0f7-90c5-43ad-9baf-d30e42d9568b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - naređuje se podnošenje punomoći ili odobrenja stranke za obavljanje radnje od 31.03.2026.-48</t>
   </si>
   <si>
-    <t>BANIMED d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>31.03.2026. 08:29:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25dadb5d-225d-4bbf-bfd7-d1c1531987fe</t>
   </si>
   <si>
     <t>Rješenje - naređuje se podnošenje punomoći ili odobrenja stranke za obavljanje radnje.pdf O120O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25dadb5d-225d-4bbf-bfd7-d1c1531987fe/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=286&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Žalba od 30.03.2026.-46</t>
   </si>
   <si>
     <t>30.03.2026. 11:33:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4013d10f-6633-4ce6-a0c0-674230f3cd82</t>
   </si>
   <si>
     <t>Žalba.pdf P227P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4013d10f-6633-4ce6-a0c0-674230f3cd82/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka  od 23.03.2026.-39</t>
   </si>
   <si>
     <t>23.03.2026. 13:25:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/147425f4-3957-4cf2-9332-09fa30ef1865</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/147425f4-3957-4cf2-9332-09fa30ef1865/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.11.2025.-35</t>
   </si>
   <si>
     <t>27.11.2025. 07:29:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f223669-9ca5-425e-b4a2-6e246dc9cd5b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f223669-9ca5-425e-b4a2-6e246dc9cd5b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 26.11.2025.-34 uz Prilog od: 26.11.2025.</t>
   </si>
   <si>
     <t>26.11.2025. 14:48:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/376062bd-13df-49a9-9b03-b6221d5108b8</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-286_2025-34-1 - BANIMED - Potvrda o blokadi računa na dan 24.11.2025.g..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/376062bd-13df-49a9-9b03-b6221d5108b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 09.10.2025.-30</t>
   </si>
   <si>
     <t>09.10.2025. 08:46:08</t>
   </si>
@@ -281,51 +395,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -574,135 +688,135 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -790,45 +904,381 @@
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
         <v>74</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>88</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>105</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>110</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>