--- v1 (2026-07-04)
+++ v2 (2026-08-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="148">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,180 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-286/2025</t>
   </si>
   <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 14.07.2026.-70</t>
+  </si>
+  <si>
+    <t>BANIMED d.o.o.</t>
+  </si>
+  <si>
+    <t>Ilica 71, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>29778006656</t>
+  </si>
+  <si>
+    <t>BANIMED d.o.o. 29778006656</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614d086e-2437-40dd-b493-3b2526499410</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614d086e-2437-40dd-b493-3b2526499410/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=286&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine od 13.07.2026.-67</t>
+  </si>
+  <si>
+    <t>13.07.2026. 14:26:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13fcb3c1-c84c-4e94-8e17-4b07c4f408ba</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine.pdf O207O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13fcb3c1-c84c-4e94-8e17-4b07c4f408ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine od 13.07.2026.-66</t>
+  </si>
+  <si>
+    <t>13.07.2026. 14:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c77a2c-052e-4ac5-9094-0bab2c6fb909</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9c77a2c-052e-4ac5-9094-0bab2c6fb909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.07.2026.-65; Prilog od: 13.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:45:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdfdab0c-aff3-4391-ad47-311976346c8b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2025-65-1 - Prijava tražbine Dubravko Tomljanović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdfdab0c-aff3-4391-ad47-311976346c8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.07.2026.-64; Prilog od: 08.07.2026.; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:45:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e62be7db-1f37-46b2-8fb0-0f6b4527ecba</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2025-64-1 - DOPUNA Tablici prijavljenih tražbina BANIMED.pdf; Prilog St-286_2025-64-2 - Prijava tražbine radnika Dubravko Tomljanović DOPUNA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e62be7db-1f37-46b2-8fb0-0f6b4527ecba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.07.2026.-63; Prilog od: 08.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e9074ec-9eb3-411d-b464-71b568c57731</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2025-63-1 - Prijava tražbine R.I.F. MS jdoo.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e9074ec-9eb3-411d-b464-71b568c57731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026.-62; Prilog od: 03.07.2026.; Prilog od: 03.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 13:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db37ee74-a993-444a-876a-fa88ae80bc85</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2025-62-1 - R.I.F. MS jdoo prijava tražbine.pdf; Prilog St-286_2025-62-2 - Dubravko Tomljanović prijava tražbine.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db37ee74-a993-444a-876a-fa88ae80bc85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak-Pregled imovine i obveza od 30.06.2026.-61</t>
   </si>
   <si>
-    <t>BANIMED d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>30.06.2026. 09:17:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9626a0e0-c287-40b7-882b-40f21eb94149</t>
   </si>
   <si>
     <t>Pregled imovine i obveza.pdf P78P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9626a0e0-c287-40b7-882b-40f21eb94149/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=286&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 30.06.2026.-60</t>
   </si>
   <si>
     <t>30.06.2026. 09:17:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7844188-53ff-44b9-a7fc-2688a5524237</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7844188-53ff-44b9-a7fc-2688a5524237/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak-Popis vjerovnika od 30.06.2026.-59</t>
   </si>
   <si>
     <t>30.06.2026. 09:16:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8cf7092f-8fc4-4391-9fdd-d7761b5ab912</t>
   </si>
@@ -395,51 +497,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -562,177 +664,177 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -940,93 +1042,93 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="M14" t="s">
         <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>85</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
@@ -1108,177 +1210,471 @@
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>95</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>96</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>97</v>
       </c>
       <c r="L17" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="M17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L20" t="s">
-        <v>112</v>
+        <v>64</v>
       </c>
       <c r="M20" t="s">
         <v>113</v>
       </c>
       <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>115</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>119</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>120</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" t="s">
+        <v>122</v>
+      </c>
+      <c r="M22" t="s">
+        <v>123</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>125</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" t="s">
+        <v>127</v>
+      </c>
+      <c r="M23" t="s">
+        <v>128</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>130</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" t="s">
+        <v>122</v>
+      </c>
+      <c r="M24" t="s">
+        <v>132</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>134</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>135</v>
+      </c>
+      <c r="L25" t="s">
+        <v>136</v>
+      </c>
+      <c r="M25" t="s">
+        <v>137</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>139</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>140</v>
+      </c>
+      <c r="L26" t="s">
+        <v>141</v>
+      </c>
+      <c r="M26" t="s">
+        <v>142</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>144</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>145</v>
+      </c>
+      <c r="L27" t="s">
+        <v>146</v>
+      </c>
+      <c r="M27" t="s">
+        <v>147</v>
+      </c>
+      <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>