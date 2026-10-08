--- v0 (2026-06-13)
+++ v1 (2026-10-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="84">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,216 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-286/2026</t>
   </si>
   <si>
+    <t>Odluka od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>KS MIDGARD j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Lička ulica 14, 10410 Velika Kosnica, Hrvatska</t>
+  </si>
+  <si>
+    <t>13509654489</t>
+  </si>
+  <si>
+    <t>KS MIDGARD j.d.o.o. 13509654489</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:53:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/424f0394-74d6-43bd-b41f-71ceec1da825</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/424f0394-74d6-43bd-b41f-71ceec1da825/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:52:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58c2956-b28c-4351-b4fc-790ca2c70a36</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a58c2956-b28c-4351-b4fc-790ca2c70a36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.09.2026.; Podnesak od 15.09.2026.; Podnesak od 15.09.2026.; Prilog od: 15.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:29:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d716b4bf-7fa3-453c-83ca-9dd65fd72e6f</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Pregled imovine i obveza.pdf P78P; Podnesak.pdf P75P; Prilog St-286_2026-40-1 - EOS MATRIX d.o.o. prijava potraživanja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d716b4bf-7fa3-453c-83ca-9dd65fd72e6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25b15233-d9c5-4f2c-8d7c-29212f28122b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25b15233-d9c5-4f2c-8d7c-29212f28122b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:23:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d0f2a3-a604-4f4d-b0f3-c1c33733f6d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d0f2a3-a604-4f4d-b0f3-c1c33733f6d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.; Prilog od: 11.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:30:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45707399-9c91-4cf1-8c16-c20b7f630b31</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2026-36-1 - Odgovor na tužbu.pdf; Prilog St-286_2026-36-2 - Račun (korespodencija maila).pdf; Prilog St-286_2026-36-3 - Račun_18-1-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45707399-9c91-4cf1-8c16-c20b7f630b31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:48:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b0d0c27-4747-4ab0-b24e-d1e2bc545dd5</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-286_2026-31-1 - 88677-H084-16103.pdf; Prilog St-286_2026-31-2 - HZMO potvrda.pdf; Prilog St-286_2026-31-3 - 1776361_O_1.pdf; Prilog St-286_2026-31-4 - Jomologia - Vrijednost rabljenog vozila B.0136.00146 (ispis 2026-06-23 13.59).pdf; Prilog St-286_2026-31-5 - izvadak iz registra stvarnih vlasnika.pdf; Prilog St-286_2026-31-6 - Jomologia račun 730-555-1.pdf; Prilog St-286_2026-31-7 - obavijest NKD.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b0d0c27-4747-4ab0-b24e-d1e2bc545dd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.08.2026.; Podnesak od 26.08.2026.; Podnesak od 26.08.2026.; Podnesak od 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:47:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66ff1cc3-c0c1-40cb-af68-ee80d7948503</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-286_2026-32-1 - prijava FINA.pdf; Prilog St-286_2026-32-2 - prijava ZG HOLDING.pdf; Prilog St-286_2026-32-3 - prijava RH.pdf; Prilog St-286_2026-32-4 - dopuna prijave RH.pdf; Popis vjerovnika.pdf P55P; Popis predmeta stečajne mase.pdf P76P; Pregled imovine i obveza.pdf P78P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66ff1cc3-c0c1-40cb-af68-ee80d7948503/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.05.2026.</t>
   </si>
   <si>
-    <t>KS MIDGARD j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>29.05.2026. 11:30:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6373e988-b960-4907-acbd-19473b991c86</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6373e988-b960-4907-acbd-19473b991c86/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=286&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 26.05.2026.</t>
   </si>
   <si>
     <t>26.05.2026. 10:56:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e6eb69e-9fc5-4b9d-9a91-f381557b7f01</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e6eb69e-9fc5-4b9d-9a91-f381557b7f01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.02.2026.-10</t>
   </si>
   <si>
     <t>13.02.2026. 09:52:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/519256a9-242c-4cc3-8ff9-41506cfa537f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/519256a9-242c-4cc3-8ff9-41506cfa537f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.02.2026.-9</t>
   </si>
   <si>
     <t>13.02.2026. 09:51:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8bd2a900-8952-49ef-ab4f-fd372f5dfffa</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8bd2a900-8952-49ef-ab4f-fd372f5dfffa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 12.02.2026.; Prilog od: 12.02.2026.; Prilog od: 12.02.2026.; Prilog od: 12.02.2026.-1</t>
   </si>
   <si>
     <t>12.02.2026. 12:54:36</t>
   </si>
@@ -194,51 +305,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -423,73 +534,409 @@
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>45</v>
       </c>
-      <c r="M6" t="s">
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>46</v>
       </c>
-      <c r="N6" t="s">
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>