--- v0 (2026-05-03)
+++ v1 (2026-06-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="128">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,177 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2930/2024</t>
   </si>
   <si>
+    <t>Podnesak od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>REBIĆ DRVO PROIZVOD j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Lukavec Posavski 17, 44000 Lukavec Posavski, Hrvatska</t>
+  </si>
+  <si>
+    <t>91565002798</t>
+  </si>
+  <si>
+    <t>REBIĆ DRVO PROIZVOD j.d.o.o. 91565002798</t>
+  </si>
+  <si>
+    <t>25.06.2026. 14:46:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72c2cfe8-c837-4095-b1e2-a795c3fcbfc5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72c2cfe8-c837-4095-b1e2-a795c3fcbfc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2930&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:39:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6d3e84-0af6-463e-814c-d63d515cf78f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2930_2024-57-1 - Kupoprodajni ugovor.pdf; Prilog St-2930_2024-57-2 - Izvadak o promjenama i stanju na računu.pdf; Prilog St-2930_2024-57-3 - Racun 2-opel.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6d3e84-0af6-463e-814c-d63d515cf78f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:36:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da7b893f-beeb-463f-8e17-4c052a344c0c</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2930_2024-56-1 - Izvadak o promjenama i stanju na računu od 30.06.2025-01.06.2026.pdf; Prilog St-2930_2024-56-2 - Računi za poštanske usluge.pdf; Prilog St-2930_2024-56-3 - Račun za knjigovodstvene usluge.pdf; Prilog St-2930_2024-56-4 - Račun Agram.pdf; Prilog St-2930_2024-56-5 - Putni nalog od 08.03.2025..pdf; Prilog St-2930_2024-56-6 - Putni nalog od 11.03.2025..pdf; Prilog St-2930_2024-56-7 - Putni nalog od 20.05.2025..pdf; Prilog St-2930_2024-56-8 - Putni nalog od 07.07.2025.pdf; Prilog St-2930_2024-56-9 - Putni nalog od 05.09.2025..pdf; Prilog St-2930_2024-56-10 - Putni nalog od 08.09.2025..pdf; Prilog St-2930_2024-56-11 - Putni nalog od 31.01.2026..pdf; Prilog St-2930_2024-56-12 - Putni nalog od 07.03.2026.pdf; Prilog St-2930_2024-56-13 - Putni nalog od 05.06.2026..pdf; Prilog St-2930_2024-56-14 - Račun vještaka.pdf; Prilog St-2930_2024-56-15 - Račun Pondi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da7b893f-beeb-463f-8e17-4c052a344c0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 23.06.2026.; Podnesak od 23.06.2026.; Prilog od: 23.06.2026.; Prilog od: 23.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d84906f7-6a3d-4cb6-b101-fda0f931faa3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-2930_2024-58-1 - 11-2026.pdf; Prilog St-2930_2024-58-2 - 12-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d84906f7-6a3d-4cb6-b101-fda0f931faa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 23.04.2026.</t>
   </si>
   <si>
-    <t>REBIĆ DRVO PROIZVOD j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.04.2026. 08:16:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/161ff2c4-c8bd-4483-ae38-a6fa475764ad</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/161ff2c4-c8bd-4483-ae38-a6fa475764ad/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2930&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 24.03.2026.; Prilog od: 24.03.2026.</t>
   </si>
   <si>
     <t>10.04.2026. 11:17:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/170e74d9-9b93-4bd6-995b-4bd909395ed0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2930_2024-52-1 - S-DO-7_2025-37-1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/170e74d9-9b93-4bd6-995b-4bd909395ed0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 23.03.2026.</t>
   </si>
   <si>
     <t>24.03.2026. 09:16:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/30c10fc4-cb97-40d7-bd4b-366d26fecdd6</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/30c10fc4-cb97-40d7-bd4b-366d26fecdd6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.03.2026.</t>
   </si>
   <si>
     <t>23.03.2026. 09:11:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4993a2d-919d-460a-a27a-7e56f6f7fe85</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4993a2d-919d-460a-a27a-7e56f6f7fe85/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.03.2026.</t>
   </si>
   <si>
     <t>16.03.2026. 09:51:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c3a2b76-74a5-45dc-aa52-ed92ae9a90cd</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c3a2b76-74a5-45dc-aa52-ed92ae9a90cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.03.2026.</t>
   </si>
   <si>
     <t>16.03.2026. 09:46:24</t>
   </si>
@@ -380,51 +437,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -715,555 +772,723 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M12" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="M13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="M14" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L15" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="M15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="M16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
       <c r="M17" t="s">
         <v>94</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>95</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>96</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>97</v>
       </c>
       <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M19" t="s">
         <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>106</v>
       </c>
       <c r="L20" t="s">
         <v>107</v>
       </c>
       <c r="M20" t="s">
         <v>108</v>
       </c>
       <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>110</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>111</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>115</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" t="s">
+        <v>117</v>
+      </c>
+      <c r="M22" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>120</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>121</v>
+      </c>
+      <c r="L23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M23" t="s">
+        <v>122</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>123</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>124</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>125</v>
+      </c>
+      <c r="L24" t="s">
+        <v>126</v>
+      </c>
+      <c r="M24" t="s">
+        <v>127</v>
+      </c>
+      <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>