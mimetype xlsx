--- v1 (2026-06-29)
+++ v2 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="137">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2930/2024</t>
   </si>
   <si>
+    <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>REBIĆ DRVO PROIZVOD j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Lukavec Posavski 17, 44000 Lukavec Posavski, Hrvatska</t>
+  </si>
+  <si>
+    <t>91565002798</t>
+  </si>
+  <si>
+    <t>REBIĆ DRVO PROIZVOD j.d.o.o. 91565002798</t>
+  </si>
+  <si>
+    <t>29.07.2026. 07:43:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7a2aaeb-4eaf-4054-8c5c-f96ca4931072</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2930_2024-63-1 - S-DO-7-2025-62.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7a2aaeb-4eaf-4054-8c5c-f96ca4931072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2930&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.- za javnost</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e14c46-4bbc-49dd-bd29-3231691124f9</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25e14c46-4bbc-49dd-bd29-3231691124f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 25.06.2026.</t>
   </si>
   <si>
-    <t>REBIĆ DRVO PROIZVOD j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>25.06.2026. 14:46:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72c2cfe8-c837-4095-b1e2-a795c3fcbfc5</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72c2cfe8-c837-4095-b1e2-a795c3fcbfc5/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2930&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 08:39:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e6d3e84-0af6-463e-814c-d63d515cf78f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2930_2024-57-1 - Kupoprodajni ugovor.pdf; Prilog St-2930_2024-57-2 - Izvadak o promjenama i stanju na računu.pdf; Prilog St-2930_2024-57-3 - Racun 2-opel.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e6d3e84-0af6-463e-814c-d63d515cf78f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
     <t>24.06.2026. 08:36:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/da7b893f-beeb-463f-8e17-4c052a344c0c</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2930_2024-56-1 - Izvadak o promjenama i stanju na računu od 30.06.2025-01.06.2026.pdf; Prilog St-2930_2024-56-2 - Računi za poštanske usluge.pdf; Prilog St-2930_2024-56-3 - Račun za knjigovodstvene usluge.pdf; Prilog St-2930_2024-56-4 - Račun Agram.pdf; Prilog St-2930_2024-56-5 - Putni nalog od 08.03.2025..pdf; Prilog St-2930_2024-56-6 - Putni nalog od 11.03.2025..pdf; Prilog St-2930_2024-56-7 - Putni nalog od 20.05.2025..pdf; Prilog St-2930_2024-56-8 - Putni nalog od 07.07.2025.pdf; Prilog St-2930_2024-56-9 - Putni nalog od 05.09.2025..pdf; Prilog St-2930_2024-56-10 - Putni nalog od 08.09.2025..pdf; Prilog St-2930_2024-56-11 - Putni nalog od 31.01.2026..pdf; Prilog St-2930_2024-56-12 - Putni nalog od 07.03.2026.pdf; Prilog St-2930_2024-56-13 - Putni nalog od 05.06.2026..pdf; Prilog St-2930_2024-56-14 - Račun vještaka.pdf; Prilog St-2930_2024-56-15 - Račun Pondi.pdf</t>
@@ -213,53 +243,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/c4993a2d-919d-460a-a27a-7e56f6f7fe85/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.03.2026.</t>
   </si>
   <si>
     <t>16.03.2026. 09:51:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c3a2b76-74a5-45dc-aa52-ed92ae9a90cd</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c3a2b76-74a5-45dc-aa52-ed92ae9a90cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.03.2026.</t>
   </si>
   <si>
     <t>16.03.2026. 09:46:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e393eadb-a267-4793-8ea2-579f7f48316b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e393eadb-a267-4793-8ea2-579f7f48316b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 22.10.2025.</t>
   </si>
   <si>
     <t>23.10.2025. 13:45:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b04dfbbd-2b9e-420b-bc91-2c2600abaed7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b04dfbbd-2b9e-420b-bc91-2c2600abaed7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.07.2025.</t>
   </si>
   <si>
     <t>25.07.2025. 11:24:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c98179a6-b542-49b7-96e8-21387e6faa7b</t>
   </si>
@@ -437,51 +464,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -814,681 +841,765 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="M13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="M14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L15" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="M15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L16" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="M16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L18" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L19" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="M19" t="s">
         <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>106</v>
       </c>
       <c r="L20" t="s">
+        <v>35</v>
+      </c>
+      <c r="M20" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>108</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>110</v>
+      </c>
+      <c r="L21" t="s">
         <v>111</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>113</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>115</v>
+      </c>
+      <c r="L22" t="s">
         <v>116</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>118</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>120</v>
+      </c>
+      <c r="L23" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M23" t="s">
         <v>122</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>123</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>124</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>125</v>
       </c>
       <c r="L24" t="s">
         <v>126</v>
       </c>
       <c r="M24" t="s">
         <v>127</v>
       </c>
       <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>128</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>129</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>130</v>
+      </c>
+      <c r="L25" t="s">
+        <v>35</v>
+      </c>
+      <c r="M25" t="s">
+        <v>131</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>132</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>133</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>134</v>
+      </c>
+      <c r="L26" t="s">
+        <v>135</v>
+      </c>
+      <c r="M26" t="s">
+        <v>136</v>
+      </c>
+      <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>