--- v0 (2026-06-14)
+++ v1 (2026-09-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="120">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2953/2024</t>
   </si>
   <si>
+    <t>Podnesak od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>NANOTEC d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Stjepana Radića 9, 49247 Zlatar-Bistrica, Hrvatska</t>
+  </si>
+  <si>
+    <t>20550893554</t>
+  </si>
+  <si>
+    <t>NANOTEC d.o.o. 20550893554</t>
+  </si>
+  <si>
+    <t>02.09.2026. 09:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f55e4d33-9b12-4ac8-8fed-b7d8078a2584</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f55e4d33-9b12-4ac8-8fed-b7d8078a2584/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2953&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Podnesak od 28.05.2026.; Prilog od: 28.05.2026.</t>
   </si>
   <si>
-    <t>NANOTEC d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>02.06.2026. 09:00:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c2ad5b5-ccf8-4e5f-8af4-72415f2c04f8</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2953_2024-40-1 - Ponuda 100826.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c2ad5b5-ccf8-4e5f-8af4-72415f2c04f8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2953&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 04.03.2026.; Prilog od: 04.03.2026.</t>
   </si>
   <si>
     <t>09.03.2026. 09:11:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcda1be0-5f76-4872-a790-632d889d3738</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2953_2024-39-1 - CamScanner 03. 03. 2026. 12.46.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcda1be0-5f76-4872-a790-632d889d3738/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 13.02.2026.</t>
   </si>
   <si>
     <t>17.02.2026. 08:35:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09405d3a-b3cd-40d5-8223-269d872ff09f</t>
   </si>
@@ -398,51 +413,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -817,177 +832,177 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="M13" t="s">
         <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1243,45 +1258,87 @@
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>111</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>112</v>
       </c>
       <c r="L20" t="s">
         <v>113</v>
       </c>
       <c r="M20" t="s">
         <v>114</v>
       </c>
       <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>