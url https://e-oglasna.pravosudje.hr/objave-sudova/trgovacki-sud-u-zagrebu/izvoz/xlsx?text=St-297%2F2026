--- v0 (2026-06-16)
+++ v1 (2026-10-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,195 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-297/2026</t>
   </si>
   <si>
+    <t>Rješenje od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>PROTEAM USLUGE d.o.o.</t>
+  </si>
+  <si>
+    <t>Kozari bok I. odvojak 15, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>01319790349</t>
+  </si>
+  <si>
+    <t>PROTEAM USLUGE d.o.o. 01319790349</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:46:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96cf901f-e16f-41d9-98f5-a39d9f9401cc</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96cf901f-e16f-41d9-98f5-a39d9f9401cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:26:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fd7e628-71fb-4df9-af81-b8174922578d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fd7e628-71fb-4df9-af81-b8174922578d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:33:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454eda3b-45dc-4b5e-b8e6-4756be403b69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/454eda3b-45dc-4b5e-b8e6-4756be403b69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:02:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e3b686-61b6-4556-ad2c-583b145423af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e3b686-61b6-4556-ad2c-583b145423af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.; Prilog od: 09.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:36:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0189dafb-2e91-4175-bfdc-f92c42d85776</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-297_2026-30-1 - Prometi Proteam ZABA.pdf; Prilog St-297_2026-30-2 - Bilanca analitike 30.04.2026..pdf; Prilog St-297_2026-30-3 - VF3LCBHYBGS297031_Račun promjena vlasništva 23.9.2024.pdf; Prilog St-297_2026-30-4 - VF622CVA000110298_Račun promjena vlasništva 7.10.2024.pdf; Prilog St-297_2026-30-5 - WJMF3TTS40C233857_Račun promjena vlasništva 6.3.2025..pdf; Prilog St-297_2026-30-6 - WMA22SZZ79M542009_Račun promjena vlasništva 4.3.2025..pdf; Prilog St-297_2026-30-7 - WMA41SZZ3CM597141_Račun promjena vlasništva 10.3.2025..pdf; Prilog St-297_2026-30-8 - WDD2221331A206025_Račun promjena vlasnika 26.9.2025..pdf; Prilog St-297_2026-30-9 - XLRAD85XC0E712291_Račun promjena vlasništva 6.3.2025..pdf; Prilog St-297_2026-30-10 - Prometi Proteam Raiffeisen.pdf; Prilog St-297_2026-30-11 - WF0XXXTTFXDG31023_Račun promjena vlasništva 21.5.2025..pdf; Prilog St-297_2026-30-12 - VF1FL000959054139_Račun promjena vlasništva 29.4.2025.pdf; Prilog St-297_2026-30-13 - Prometi Proteam Raiffeisen.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0189dafb-2e91-4175-bfdc-f92c42d85776/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:28:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/048892c9-3a25-4c47-a07d-eedf7b642b6c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-297_2026-29-1 - Tablica PROTEAM USLUGE d.o.o..pdf; Prilog St-297_2026-29-2 - Popis vjerovnika - PROTEAM d.o.o..pdf; Prilog St-297_2026-29-3 - Popis predmeta stečajne mase PROTEAM d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/048892c9-3a25-4c47-a07d-eedf7b642b6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:34:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1d8316-37f3-4152-86ac-16e52b4d211f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-297_2026-28-1 - Izvadak iz registra stvarnih vlasnika Proteam usluge.pdf; Prilog St-297_2026-28-2 - Raskid ugovora o poslovnoj suradnji.pdf; Prilog St-297_2026-28-3 - Uvjerenje CVH.pdf; Prilog St-297_2026-28-4 - IMG-20260807-WA0003.jpg; Prilog St-297_2026-28-5 - IMG-20260807-WA0004.jpg; Prilog St-297_2026-28-6 - IMG-20260807-WA0005.jpg; Prilog St-297_2026-28-7 - IMG-20260807-WA0006.jpg; Prilog St-297_2026-28-8 - Screenshot_20260831_222807_WhatsApp.jpg</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1d8316-37f3-4152-86ac-16e52b4d211f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.; Prilog od: 01.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:33:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b2f60ad-eae1-49d0-a55f-460e8cd012da</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-297_2026-27-1 - Povijesni-izvadak-MBS-81079496-5A58990A6F99ED8AE063CB1214ACC4DC.pdf; Prilog St-297_2026-27-2 - Očevidnik FINA.pdf; Prilog St-297_2026-27-3 - Bilanca analitike 30.04.2026..pdf; Prilog St-297_2026-27-4 - Hzmo 117 Proteam usluge.pdf; Prilog St-297_2026-27-5 - 2200.pdf; Prilog St-297_2026-27-6 - 1200.pdf; Prilog St-297_2026-27-7 - Bilanca analitike 30.04.2026..pdf; Prilog St-297_2026-27-8 - Poziv direktoru - PROTEAM USLUGE d.o.o..pdf; Prilog St-297_2026-27-9 - Povratnica Jasmin Turkanović.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b2f60ad-eae1-49d0-a55f-460e8cd012da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
-    <t>PROTEAM USLUGE d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.05.2026. 09:31:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a045c7ec-536e-4a5b-9304-4b2c144db3b2</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a045c7ec-536e-4a5b-9304-4b2c144db3b2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=297&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 13.02.2026.-3</t>
   </si>
   <si>
     <t>13.02.2026. 11:15:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59c333fb-3adc-4f1c-9ca7-6de5c6960b27</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59c333fb-3adc-4f1c-9ca7-6de5c6960b27/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.02.2026.-2</t>
   </si>
   <si>
     <t>13.02.2026. 11:13:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82367baa-dbfc-4db8-8bb0-d39c97bd0f2e</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/82367baa-dbfc-4db8-8bb0-d39c97bd0f2e/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -164,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -267,115 +372,451 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>35</v>
       </c>
-      <c r="M4" t="s">
+      <c r="J5"/>
+      <c r="K5" t="s">
         <v>36</v>
       </c>
-      <c r="N4" t="s">
+      <c r="L5" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" t="s">
+        <v>46</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
+      </c>
+      <c r="M8" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>59</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" t="s">
+        <v>29</v>
+      </c>
+      <c r="M11" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>