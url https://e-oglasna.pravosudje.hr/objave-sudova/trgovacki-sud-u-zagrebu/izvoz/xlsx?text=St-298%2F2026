--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="119">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,86 +59,176 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-298/2026</t>
   </si>
   <si>
+    <t>Zaključak od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>NEVING d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Pavla Radića 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>70989676533</t>
+  </si>
+  <si>
+    <t>NEVING d.o.o. 70989676533</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:59:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0218750d-75c3-42ea-bcef-04203cce0921</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0218750d-75c3-42ea-bcef-04203cce0921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=298&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>DOPUNA OČITOVANJA POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>Ulica Pavla Radića 3, Zagreb</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:22:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d82d7ee-0b6e-4094-a125-a3ec76f0cb46</t>
+  </si>
+  <si>
+    <t>07-02-26-113 DOPUNA OČITOVANJA POVJERENIKA - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d82d7ee-0b6e-4094-a125-a3ec76f0cb46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>05.06.2026. 08:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb2d9e55-1ea3-42ba-9cd3-9c9852930c52</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb2d9e55-1ea3-42ba-9cd3-9c9852930c52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA  III I PODNESAK VJEROVNIKA</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:39:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0eba97c-2aa9-45c5-ade1-09a49c22e09a</t>
+  </si>
+  <si>
+    <t>07-02-26-112 Dopuna Tablice prijavljenih tražbina III xls; 07-02-26-111 PODNESAK VJEROVNIKA BERNI INTERIJERI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0eba97c-2aa9-45c5-ade1-09a49c22e09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>IZMJENA TABLICE PRIJAVLJENIH TRAŽBINA 2 I ISPRAVAK PRIJAVE TRAŽBINE U PREDSTEČAJNOM POSTUPKU</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:53:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb71a740-35a3-4290-a616-3787c63834d4</t>
+  </si>
+  <si>
+    <t>07-02-26-110  Izmjena Tablice prijavljenih tražbina xlsx.xlsx; 07-02-26-109 ISPRAVAK Prijave tražbine MF Porezna uprava.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb71a740-35a3-4290-a616-3787c63834d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:30:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/023dc126-5794-4d39-8dc1-767f249a91e4</t>
+  </si>
+  <si>
+    <t>07-02-26-108 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf; 07-02-26-107 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/023dc126-5794-4d39-8dc1-767f249a91e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 14.04.2026.; Prilog od: 14.04.2026.; Prilog od: 14.04.2026.; Prilog od: 14.04.2026.</t>
   </si>
   <si>
-    <t>NEVING d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.04.2026. 09:13:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c6fc1ded-3d6a-4435-9d6e-b8b51e9d9cf5</t>
   </si>
   <si>
     <t>Popis vjerovnika.pdf P55P; Prilog St-298_2026-22-1 - INV81-01-99.pdf; Prilog St-298_2026-22-2 - Računi - 2026-04-13T105957.500.pdf; Prilog St-298_2026-22-3 - INV85-01-99.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c6fc1ded-3d6a-4435-9d6e-b8b51e9d9cf5/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=298&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA  I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>Ulica Pavla Radića 3, Zagreb</t>
-[...1 lines deleted...]
-  <si>
     <t>14.04.2026. 14:58:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d00f35b1-8e7e-4121-bcd1-ca734ada532a</t>
   </si>
   <si>
     <t>07-02-26-106  Dopuna Tablice prijavljenih tražbina xlsx.xlsx; 07-02-26-105 Prijava tražbine - RINGER OPLATE I SKELE.pdf; 07-02-26-104 Prijava tražbine - GRAD GLINA.pdf; 07-02-26-103 Prijava tražbine - P2P FINANCE.pdf; 07-02-26-102 Prijava tražbine - INTEROMNIA.pdf; I07-02-26-101 Prijava tražbine - iNTERFINANCE.pdf; 07-02-26-100 Prijava tražbine - OMEGA PROJECT D.O.O..pdf; 07-02-26-99 Prijava tražbine - MK PROJECT DVA   D.O.O..pdf; 07-02-26-98 Prijava tražbine - TOYOTA TSUSHO LEASING CROATIA D.OO..pdf; 07-02-26-97 Prijava tražbine - VERA KAVALIN-LERCIN.pdf; 07-02-26-96 Prijava tražbine - DOBRA DOPUNA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d00f35b1-8e7e-4121-bcd1-ca734ada532a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA U PREDSTEČAJNOM POSTUPKU (3)</t>
   </si>
   <si>
     <t>13.04.2026. 14:55:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5e73a66-4628-44df-84b7-88d935c938b1</t>
   </si>
   <si>
     <t>07-02-26-61 Prijava tražbine - ARSEM ENERJI INSAAT.pdf; 07-02-26-62 Prijava tražbine - DELTA MM STEELIX D.O.O_.pdf; 07-02-26-63 Prijava tražbine - TRDINA ELEKTROINSTALACIJE D.O.O..pdf; 07-02-26-64 Prijava tražbine - ZAGREBAČKI HOLDING D.O.O_.pdf; 07-02-26-65 Prijava tražbine - JAKOVIĆ GRADNJA D.O.O_.pdf; 07-02-26-66 Prijava tražbine - SPECTOR GRADNJA I USLUGE.pdf; 07-02-26-67 Prijava tražbine - VILUMA INŽENJERING pdf.pdf; 07-02-26-68 Prijava tražbine - ERSTE &amp;STEIERMARKISCHE BANK d.d..pdf; 07-02-26-69 Prijava tražbine - ENERGOSISTEM D.O.O..pdf; 07-02-26-70 Prijava tražbine - HEP ELEKTRA d.o.o.pdf; 07-02-26-71 Prijava tražbine - CROATIA AIRLINES D.O.O..pdf; 07-02-26-72 Prijava tražbine - ARHITEKTURA SREDINE D.O.O..pdf; 07-02-26-73 Prijava tražbine - CESTE POŽEGA D.O.O..pdf; 07-02-26-74 Prijava tražbine TEHNOPLAST PROFILI d.o.o. - dostavljena putem suda.pdf; 07-02-26-75 Prijava tražbine - PETAR NEVISTIĆ ..pdf; 07-02-26-76 Prijava tražbine  - KRISTIAN NEVISTIĆ pdf.pdf; 07-02-26-77 Prijava tražbine -  KREŠIMIR NEVISTIĆ .pdf; 07-02-26-78 Prijava tražbine - DAMIR STANIĆ 3.4.26..pdf; 07-02-26-79 Prijava tražbine - PORSCHE LEASING ..pdf; 07-02-26-80 Prijava tražbine - LORENČIĆ - CROATIA D.O.O..pdf; 07-02-26-81 Prijava tražbine - ETRADEX GORIVO.pdf; 07-02-26-82 Prijava tražbine - NIKA-LANIŠTE d.o.o..pdf; 07-02-26-83 Prijava tražbine - GOGING PROJEKTI.pdf; 07-02-26-84 Prijava tražbine - MC ČIŠĆENJE D.O.O..pdf; 07-02-26-85 Prijava tražbine - PARTNER BANKA.pdf; 07-02-26-86 Prijava tražbine - OBRT MLADEN BARIĆ.pdf; 07-02-26-87 Prijava tražbine - PGM RAGUSA.pdf; 07-02-26-88 Prijava tražbine - PHARMA MET D.O.O.pdf; 07-02-26-89 prijava tražbine - ZAGREBAČKA BANKA.pdf; 07-02-26-90 Prijava tražbine - GODOM NEKRETNINE D.O.O..pdf; 07-02-26-91 Prijava tražbine  - SVEUČILIŠTE U ZAGREBU PMF.pdf; 07-02-26-91 Prijava tražbine  - SVEUČILIŠTE U ZAGREBU PMF.pdf; 07-02-26-92 Prijava tražbine - MF POREZNA UPRAVA - ISPRAVAK.pdf; 07-02-26-93 Prijava tražbine - DOBRA D.O.O..pdf; 07-02-26-94 Prijava tražbine - VILUMA INŽENJERING d.o.o. .pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5e73a66-4628-44df-84b7-88d935c938b1/dokumenti/preuzimanje</t>
@@ -231,53 +321,50 @@
     <t>Podnesak.pdf P75P; Prilog St-298_2026-20-1 - [0855TČ001] 2026-04-01 Prijava tražbine.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/064daf90-b3af-4c70-a40d-a10011a23ec0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>03.04.2026. 08:15:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ae6f44a-9fab-41ad-9181-ac4c4b1d3836</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-298_2026-19-1 - [0764MC005] 2026-04-01 Prijava tražbine.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ae6f44a-9fab-41ad-9181-ac4c4b1d3836/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 11.03.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 14:21:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/379c59cf-fe16-4207-b140-6cbfb6e0fb2c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/379c59cf-fe16-4207-b140-6cbfb6e0fb2c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 11.03.2026.; Prijedlog od 12.02.2026.; Prilog od: 12.02.2026.; Prilog od: 12.02.2026.; Prilog od: 12.02.2026.; Prilog od: 12.02.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 14:03:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78179198-bf01-4197-8f7f-848cf4de9719</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-298_2026-1-1 - potvrda o blokadi računa.pdf; Prilog St-298_2026-1-2 - očevidnik o redoslijedu plaćanja.pdf; Prilog St-298_2026-1-3 - tablica ugovorenih poslova.pdf; Prilog St-298_2026-1-4 - izjava o broju zaposlenih.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78179198-bf01-4197-8f7f-848cf4de9719/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 26.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 11:29:47</t>
   </si>
@@ -323,51 +410,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -474,51 +561,51 @@
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
@@ -684,319 +771,571 @@
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="M14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L15" t="s">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>