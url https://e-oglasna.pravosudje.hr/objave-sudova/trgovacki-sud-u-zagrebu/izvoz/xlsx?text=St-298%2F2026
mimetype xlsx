--- v1 (2026-06-17)
+++ v2 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="198">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,108 +59,345 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-298/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.07.2026. ZA JAVNOST-44</t>
+  </si>
+  <si>
+    <t>NEVING d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Pavla Radića 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>70989676533</t>
+  </si>
+  <si>
+    <t>NEVING d.o.o. 70989676533</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:49:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4734735-cbff-46e5-bf53-25281b896666</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4734735-cbff-46e5-bf53-25281b896666/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=298&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.07.2026.; Prilog od: 09.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:52:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d717c60f-cd6e-4f61-8559-cde69b03235e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-298_2026-38-1 - 100726003129.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d717c60f-cd6e-4f61-8559-cde69b03235e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:51:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf34048-59d6-403b-acc2-8aa44d6d1776</t>
+  </si>
+  <si>
+    <t>Zamolba.pdf P217P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf34048-59d6-403b-acc2-8aa44d6d1776/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9b5b18-3385-487a-bf45-b0900e1749c0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-298_2026-36-1 - Prijava tražbine FINA obrt STANIĆ.pdf; Prilog St-298_2026-36-2 - Potvrda pravomoćnosti-ovršnosti OGS ZG Ovrv-10304-2026-5 od 28.04.2026..pdf; Prilog St-298_2026-36-3 - Rješenje - o ovrsi OGS ZG Ovrv-10304-2026-4 od 09.03.2026..pdf; Prilog St-298_2026-36-4 - Prijedlog.pdf; Prilog St-298_2026-36-5 - Podnesak TS ZG Povrv-1771-2021-15 od 09.12.2025. - Podnesak ovrhovoditelja (tužitelja).pdf; Prilog St-298_2026-36-6 - Obrt Stanić predstečajni NEVING Zamjenička punomoć Paula.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd9b5b18-3385-487a-bf45-b0900e1749c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 15:52:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5f864c-e2e3-4cd1-8ff5-7dfe8a5ee1bf</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c5f864c-e2e3-4cd1-8ff5-7dfe8a5ee1bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:57:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecb5e5ea-c998-4737-bfdb-1a56ef269a80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecb5e5ea-c998-4737-bfdb-1a56ef269a80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29832970-fe44-4fb8-b68c-a4d7ef7adb3c</t>
+  </si>
+  <si>
+    <t>Zamolba.pdf P217P; Prilog St-298_2026-37-1 - penic_lijecnickapotvrda.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29832970-fe44-4fb8-b68c-a4d7ef7adb3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:56:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a8604fe-bf1b-43d7-840f-68e2070ee507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a8604fe-bf1b-43d7-840f-68e2070ee507/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:56:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b984b8a-fb58-4787-862c-cca000dc0b2f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b984b8a-fb58-4787-862c-cca000dc0b2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.; Prilog od: 30.06.2026.</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:55:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9610a46a-5b53-460e-8a87-d9742d259d4c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-298_2026-34-1 - ugovor o najmu.pdf; Prilog St-298_2026-34-2 - gmail.pdf; Prilog St-298_2026-34-3 - pregled prometa.pdf; Prilog St-298_2026-34-4 - prijave tražbina.pdf; Prilog St-298_2026-34-5 - porezno rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9610a46a-5b53-460e-8a87-d9742d259d4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:11:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9488d2-9703-4785-a004-19cff3015c2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9488d2-9703-4785-a004-19cff3015c2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA, OČITOVANJA DUŽNIKA I POVJERENIKA</t>
+  </si>
+  <si>
+    <t>Ulica Pavla Radića 3, Zagreb</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:10:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60cf5d01-6a49-449c-a4b2-5569664a4e1a</t>
+  </si>
+  <si>
+    <t>07-02-26-120 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60cf5d01-6a49-449c-a4b2-5569664a4e1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>23.06.2026. 14:07:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0009890d-55fd-4394-a9d0-12c6c0d3857a</t>
+  </si>
+  <si>
+    <t>07-02-26-121 Tablica osporenih tražbina, NEVING d.o.o.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0009890d-55fd-4394-a9d0-12c6c0d3857a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>19.06.2026. 14:30:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/173adb1e-2022-408f-82d9-4ebb8f7d9d57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/173adb1e-2022-408f-82d9-4ebb8f7d9d57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77157b45-cd21-4711-b835-e8ce76487403</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77157b45-cd21-4711-b835-e8ce76487403/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA V I PRIPADAJUĆA PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8f090c4-ae2a-4a07-af87-3df58282064d</t>
+  </si>
+  <si>
+    <t>07-02-26-118 PRIJAVA TRAŽBINE - AM CLEAN, obrt vl. A. Alivojvodić Milčić.pdf; 07-02-26-119  Dopuna Tablice prijavljenih tražbina V.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8f090c4-ae2a-4a07-af87-3df58282064d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA IV I PRIPADAJUĆA PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:12:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fae1fd-2c08-42a7-bbb0-2dfb568daf88</t>
+  </si>
+  <si>
+    <t>07-02-26-116 PRIJAVA TRAŽBINE - MINISTARSTVO PROSTORNOG UREĐENJA, GRADITELJSTVA I DRŽAVNE IMOVINE.pdf; 07-02-26-1117  Dopuna Tablice prijavljenih tražbina IV.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71fae1fd-2c08-42a7-bbb0-2dfb568daf88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:45:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c26d5b3b-9e7e-4e34-85af-30ed2c08eb56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c26d5b3b-9e7e-4e34-85af-30ed2c08eb56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 15.06.2026.</t>
   </si>
   <si>
-    <t>NEVING d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 14:59:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0218750d-75c3-42ea-bcef-04203cce0921</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0218750d-75c3-42ea-bcef-04203cce0921/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=298&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DOPUNA OČITOVANJA POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
-    <t>Ulica Pavla Radića 3, Zagreb</t>
-[...1 lines deleted...]
-  <si>
     <t>08.06.2026. 10:22:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d82d7ee-0b6e-4094-a125-a3ec76f0cb46</t>
   </si>
   <si>
     <t>07-02-26-113 DOPUNA OČITOVANJA POVJERENIKA - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d82d7ee-0b6e-4094-a125-a3ec76f0cb46/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 03.06.2026.</t>
   </si>
   <si>
     <t>05.06.2026. 08:06:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb2d9e55-1ea3-42ba-9cd3-9c9852930c52</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb2d9e55-1ea3-42ba-9cd3-9c9852930c52/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA  III I PODNESAK VJEROVNIKA</t>
   </si>
   <si>
     <t>28.05.2026. 13:39:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0eba97c-2aa9-45c5-ade1-09a49c22e09a</t>
   </si>
   <si>
     <t>07-02-26-112 Dopuna Tablice prijavljenih tražbina III xls; 07-02-26-111 PODNESAK VJEROVNIKA BERNI INTERIJERI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0eba97c-2aa9-45c5-ade1-09a49c22e09a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>IZMJENA TABLICE PRIJAVLJENIH TRAŽBINA 2 I ISPRAVAK PRIJAVE TRAŽBINE U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
     <t>27.05.2026. 08:53:32</t>
   </si>
@@ -410,51 +647,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -519,823 +756,1579 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
         <v>40</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="L8" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="L9" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="L10" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="M10" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="L11" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="M11" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="M12" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="L13" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="M13" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="L14" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="M14" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="L15" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="M15" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="L16" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="M16" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="L17" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="M17" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="L18" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="M18" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="L19" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="M19" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="L20" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="M20" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>110</v>
+      </c>
+      <c r="L21" t="s">
+        <v>111</v>
+      </c>
+      <c r="M21" t="s">
+        <v>112</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>113</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>114</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>115</v>
+      </c>
+      <c r="L22" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" t="s">
+        <v>116</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
         <v>117</v>
       </c>
-      <c r="L21" t="s">
-[...2 lines deleted...]
-      <c r="M21" t="s">
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>118</v>
       </c>
-      <c r="N21" t="s">
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>119</v>
+      </c>
+      <c r="L23" t="s">
+        <v>120</v>
+      </c>
+      <c r="M23" t="s">
+        <v>121</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>72</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>123</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>124</v>
+      </c>
+      <c r="L24" t="s">
+        <v>125</v>
+      </c>
+      <c r="M24" t="s">
+        <v>126</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>127</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>72</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>128</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>129</v>
+      </c>
+      <c r="L25" t="s">
+        <v>130</v>
+      </c>
+      <c r="M25" t="s">
+        <v>131</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>132</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>133</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>134</v>
+      </c>
+      <c r="L26" t="s">
+        <v>135</v>
+      </c>
+      <c r="M26" t="s">
+        <v>136</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>137</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>72</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>138</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>139</v>
+      </c>
+      <c r="L27" t="s">
+        <v>140</v>
+      </c>
+      <c r="M27" t="s">
+        <v>141</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>142</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>72</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>143</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>144</v>
+      </c>
+      <c r="L28" t="s">
+        <v>145</v>
+      </c>
+      <c r="M28" t="s">
+        <v>146</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>147</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>72</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>148</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>149</v>
+      </c>
+      <c r="L29" t="s">
+        <v>150</v>
+      </c>
+      <c r="M29" t="s">
+        <v>151</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>152</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>72</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>153</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>154</v>
+      </c>
+      <c r="L30" t="s">
+        <v>155</v>
+      </c>
+      <c r="M30" t="s">
+        <v>156</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>157</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>72</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
+        <v>158</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>159</v>
+      </c>
+      <c r="L31" t="s">
+        <v>160</v>
+      </c>
+      <c r="M31" t="s">
+        <v>161</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>162</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
+        <v>163</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>164</v>
+      </c>
+      <c r="L32" t="s">
+        <v>165</v>
+      </c>
+      <c r="M32" t="s">
+        <v>166</v>
+      </c>
+      <c r="N32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" t="s">
+        <v>167</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
+        <v>168</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>169</v>
+      </c>
+      <c r="L33" t="s">
+        <v>170</v>
+      </c>
+      <c r="M33" t="s">
+        <v>171</v>
+      </c>
+      <c r="N33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>172</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
+        <v>173</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>174</v>
+      </c>
+      <c r="L34" t="s">
+        <v>175</v>
+      </c>
+      <c r="M34" t="s">
+        <v>176</v>
+      </c>
+      <c r="N34" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>172</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
+        <v>177</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>178</v>
+      </c>
+      <c r="L35" t="s">
+        <v>179</v>
+      </c>
+      <c r="M35" t="s">
+        <v>180</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>181</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
+        <v>182</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>183</v>
+      </c>
+      <c r="L36" t="s">
+        <v>106</v>
+      </c>
+      <c r="M36" t="s">
+        <v>184</v>
+      </c>
+      <c r="N36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>185</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
+        <v>186</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>187</v>
+      </c>
+      <c r="L37" t="s">
+        <v>188</v>
+      </c>
+      <c r="M37" t="s">
+        <v>189</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>190</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
+        <v>191</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>192</v>
+      </c>
+      <c r="L38" t="s">
+        <v>106</v>
+      </c>
+      <c r="M38" t="s">
+        <v>193</v>
+      </c>
+      <c r="N38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" t="s">
+        <v>194</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" t="s">
+        <v>195</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>196</v>
+      </c>
+      <c r="L39" t="s">
+        <v>106</v>
+      </c>
+      <c r="M39" t="s">
+        <v>197</v>
+      </c>
+      <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>