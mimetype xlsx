--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="208">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-298/2026</t>
   </si>
   <si>
+    <t>Podnesak od 04.08.2026.; Prilog od: 04.08.2026.</t>
+  </si>
+  <si>
+    <t>NEVING d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Pavla Radića 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>70989676533</t>
+  </si>
+  <si>
+    <t>NEVING d.o.o. 70989676533</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:17:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb733b07-746f-4b64-942e-40c23daeaf7e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-298_2026-47-1 - scan_specifikacija_izvršenja_osnove_za_plaćanje_OV-11446-24.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb733b07-746f-4b64-942e-40c23daeaf7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=298&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Žalba od 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.; Podnesak od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a507c1c5-7ea6-48cd-a872-9262e698e1d9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Žalba.pdf P227P; Prilog St-298_2026-46-1 - NEVING POVLAČENJE TUŽBE 23.7.pdf; Prilog St-298_2026-46-2 - očitovanje dužnika u kojem je naveden Povrv-1771-2021_TS-ZG.pdf; Prilog St-298_2026-46-3 - Obavijest o primitku podneska od 23.07.2026. za TS ZG Povrv-1771-2021.pdf; Prilog St-298_2026-46-4 - Odluka TS ZG St-298-2026-39 od 09.07.2026. - Rješenje (1).pdf; Prilog St-298_2026-46-5 - VTSRH-Pz-5923-2016.pdf; Prilog St-298_2026-46-6 - VTSRH-Pz-1923-2023.pdf; Prilog St-298_2026-46-7 - Odluka TS ZG St-298-2026-40 od 09.07.2026. - Rješenje (2).pdf; Prilog St-298_2026-46-8 - izjava o prijeboju, sporazum o otpust duga - Obrt Stanić.pdf; Prilog St-298_2026-46-9 - VTSRH2024PzB708A2 (v1) (1).pdf; Prilog St-298_2026-46-10 - Odluka TS ZG St-298-2026-5 od 26.02.2026. - Zaključak (5).pdf; Prilog St-298_2026-46-11 - 07-02-26-120 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls; Prilog St-298_2026-46-12 - Sastanak PMF.pdf; Prilog St-298_2026-46-13 - Snimka zaslona 2026-07-21 143220.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a507c1c5-7ea6-48cd-a872-9262e698e1d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 15.07.2026. ZA JAVNOST-44</t>
   </si>
   <si>
-    <t>NEVING d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.07.2026. 10:49:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4734735-cbff-46e5-bf53-25281b896666</t>
   </si>
   <si>
     <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c4734735-cbff-46e5-bf53-25281b896666/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=298&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 09.07.2026.; Prilog od: 09.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 08:52:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d717c60f-cd6e-4f61-8559-cde69b03235e</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-298_2026-38-1 - 100726003129.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d717c60f-cd6e-4f61-8559-cde69b03235e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 08:51:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/daf34048-59d6-403b-acc2-8aa44d6d1776</t>
   </si>
@@ -647,51 +677,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N39"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -918,1149 +948,1149 @@
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
         <v>40</v>
       </c>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="M11" t="s">
         <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="M12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>73</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>74</v>
       </c>
       <c r="L13" t="s">
         <v>75</v>
       </c>
       <c r="M13" t="s">
         <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>79</v>
       </c>
       <c r="L14" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>84</v>
       </c>
       <c r="L15" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="M15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
         <v>82</v>
       </c>
-      <c r="E16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L16" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="M16" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L17" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="M17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L18" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="M18" t="s">
         <v>98</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>99</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>100</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>101</v>
       </c>
       <c r="L19" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="M19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L21" t="s">
-        <v>111</v>
+        <v>70</v>
       </c>
       <c r="M21" t="s">
         <v>112</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>114</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>115</v>
       </c>
       <c r="L22" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="M22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L24" t="s">
-        <v>125</v>
+        <v>70</v>
       </c>
       <c r="M24" t="s">
         <v>126</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>127</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>128</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>129</v>
       </c>
       <c r="L25" t="s">
         <v>130</v>
       </c>
       <c r="M25" t="s">
         <v>131</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>132</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>133</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>134</v>
       </c>
       <c r="L26" t="s">
         <v>135</v>
       </c>
       <c r="M26" t="s">
         <v>136</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>137</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>138</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>139</v>
       </c>
       <c r="L27" t="s">
         <v>140</v>
       </c>
       <c r="M27" t="s">
         <v>141</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>142</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>143</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>144</v>
       </c>
       <c r="L28" t="s">
         <v>145</v>
       </c>
       <c r="M28" t="s">
         <v>146</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>147</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>148</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>149</v>
       </c>
       <c r="L29" t="s">
         <v>150</v>
       </c>
       <c r="M29" t="s">
         <v>151</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>152</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>153</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>154</v>
       </c>
       <c r="L30" t="s">
         <v>155</v>
       </c>
       <c r="M30" t="s">
         <v>156</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>157</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>158</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>159</v>
       </c>
       <c r="L31" t="s">
         <v>160</v>
       </c>
       <c r="M31" t="s">
         <v>161</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>162</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>163</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>164</v>
       </c>
       <c r="L32" t="s">
         <v>165</v>
       </c>
       <c r="M32" t="s">
         <v>166</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>167</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>168</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>169</v>
       </c>
       <c r="L33" t="s">
         <v>170</v>
       </c>
       <c r="M33" t="s">
         <v>171</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
@@ -2094,241 +2124,325 @@
       <c r="J34"/>
       <c r="K34" t="s">
         <v>174</v>
       </c>
       <c r="L34" t="s">
         <v>175</v>
       </c>
       <c r="M34" t="s">
         <v>176</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L35" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L36" t="s">
-        <v>106</v>
+        <v>185</v>
       </c>
       <c r="M36" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L37" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M37" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L38" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="M38" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L39" t="s">
-        <v>106</v>
+        <v>198</v>
       </c>
       <c r="M39" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="N39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>200</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
+        <v>201</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>202</v>
+      </c>
+      <c r="L40" t="s">
+        <v>116</v>
+      </c>
+      <c r="M40" t="s">
+        <v>203</v>
+      </c>
+      <c r="N40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>204</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" t="s">
+        <v>205</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>206</v>
+      </c>
+      <c r="L41" t="s">
+        <v>116</v>
+      </c>
+      <c r="M41" t="s">
+        <v>207</v>
+      </c>
+      <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>