--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2996/2024</t>
   </si>
   <si>
+    <t xml:space="preserve">Podnesak od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>XSS one d.o.o.</t>
+  </si>
+  <si>
+    <t>Mirnovečka ulica 32, 10430 Mala Rakovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>86744840014</t>
+  </si>
+  <si>
+    <t>XSS one d.o.o. 86744840014</t>
+  </si>
+  <si>
+    <t>02.06.2026. 10:24:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/596c53d9-1580-4d69-b55c-c5f748f18485</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2996_2024-33-1 - Procjena - Zemljište k.č.br. 527_1 k.o. Rakovica-1.pdf; Prilog St-2996_2024-33-2 - Procjena - Zemljište k.č.br. 527_4 k.o. Rakovica-1.pdf; Prilog St-2996_2024-33-3 - Procjena_2022-03-09 - Zemljište k.č.br. 731_1A k.o. Rakovica.pdf; Prilog St-2996_2024-33-4 - Procjena - Zemljište k.č.br.530_1530_1 k.o. Rakovica - proizvodno-poslovni kompleks _2022-03-09.pdf; Prilog St-2996_2024-33-5 - Transakcije_Erste_za_XSS_do 2026 do 2022.xlsx; Prilog St-2996_2024-33-6 - Transakcije_RBA_XSS one_2025_Kontrola davanja.xlsx; Prilog St-2996_2024-33-7 - PKK_1880_2024-12-31_XSS.pdf; Prilog St-2996_2024-33-8 - PKK_1880_2025-10-20_XSS.pdf; Prilog St-2996_2024-33-9 - PKK_2023-12-31_XSS_8168.pdf; Prilog St-2996_2024-33-10 - PKK_2023-12-31_XSS_2283.pdf; Prilog St-2996_2024-33-11 - XSS_PKK_2283_2025-10-21.pdf; Prilog St-2996_2024-33-12 - XSS_PKK_8168_2025-10-20.pdf; Prilog St-2996_2024-33-13 - PKK_2023-12-31_XSS_1880.pdf; Prilog St-2996_2024-33-14 - PKK_2283_2024-12-31_XSS.pdf; Prilog St-2996_2024-33-15 - PKK_8168_2024-12-31_XSS.pdf; Prilog St-2996_2024-33-16 - Ugovor o poslovno-tehničkoj suradnji_sken.pdf; Prilog St-2996_2024-33-17 - 2025-12-16_podnesak_size kupres d.o.o._kristina samohod_ocitovanje.pdf; Prilog St-2996_2024-33-18 - 2026-02-17_Obavijest o primitku podneska od 17.02.2026. za OS NZG, P-742-2023.pdf; Prilog St-2996_2024-33-19 - 2026-02-17_podnesak_size kupres d.o.o._kristina samohod_otvaranje stecajnog postupka_prekid.pdf; Prilog St-2996_2024-33-20 - ŽĆKUPRES_potvrda_m2p_9118929_2026-03-13_odjava Filajdić.pdf; Prilog St-2996_2024-33-21 - xss one d.o.o._popis sudskih predmeta_2026-02-05.pdf; Prilog St-2996_2024-33-22 - Komunikacija Škare-Filajdić_predmet Samohod.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/596c53d9-1580-4d69-b55c-c5f748f18485/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2996&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.05.2026.; Prilog od: 15.05.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 11:24:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03583a8d-b200-42e6-ab81-3cafd2737a95</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-2996_2024-32-1 - XSS ONE-Procjena vrijednosti nekretnine.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03583a8d-b200-42e6-ab81-3cafd2737a95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 07.05.2026.</t>
   </si>
   <si>
-    <t>XSS one d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 09:53:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6015854-9e00-4d2e-abf2-2b49e9faabe9</t>
   </si>
   <si>
     <t>Popis vjerovnika.pdf P55P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6015854-9e00-4d2e-abf2-2b49e9faabe9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2996&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.</t>
   </si>
   <si>
     <t>05.05.2026. 08:58:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df5d3207-6af7-4dd4-aabc-bcf84fa5a06c</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-2996_2024-28-1 - O17 Tablice prijavljenih tražbina, razlučnih i izlučnih prava (čl. 259. st. 1. SZ)  (1).pdf; Prilog St-2996_2024-28-2 - Brutto bilanca (34).pdf; Prilog St-2996_2024-28-3 - I.RA (4).pdf; Prilog St-2996_2024-28-4 - Konto kartice PRIHODI.pdf; Prilog St-2996_2024-28-5 - Konto kartice TROŠKOVI.pdf; Prilog St-2996_2024-28-6 - Obrazac U-RA (neplaceni racuni) (1).pdf; Prilog St-2996_2024-28-7 - POPIS PREDMETA STEČAJNE MASE ČL.221. SZ.pdf; Prilog St-2996_2024-28-8 - Racun dobiti i gubitka  1.pdf; Prilog St-2996_2024-28-9 - ZK-1573-RAKOVICA.pdf; Prilog St-2996_2024-28-10 - ZK-2167-RAKOVICA.pdf; Prilog St-2996_2024-28-11 - ZK-3011-RAKOVICA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df5d3207-6af7-4dd4-aabc-bcf84fa5a06c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 27.01.2026.-22</t>
   </si>
   <si>
     <t>27.01.2026. 14:10:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77468cf7-1cec-4a2f-82e8-c73c60d6f0fe</t>
   </si>
@@ -245,51 +275,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -538,177 +568,261 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>61</v>
       </c>
-      <c r="L10" t="s">
-[...5 lines deleted...]
-      <c r="N10" t="s">
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>