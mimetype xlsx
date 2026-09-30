--- v1 (2026-06-25)
+++ v2 (2026-09-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="79">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2996/2024</t>
   </si>
   <si>
+    <t>Podnesak od 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.</t>
+  </si>
+  <si>
+    <t>XSS one d.o.o.</t>
+  </si>
+  <si>
+    <t>Mirnovečka ulica 32, 10430 Mala Rakovica, Hrvatska</t>
+  </si>
+  <si>
+    <t>86744840014</t>
+  </si>
+  <si>
+    <t>XSS one d.o.o. 86744840014</t>
+  </si>
+  <si>
+    <t>24.09.2026. 08:28:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449cba95-471e-40ef-bd81-319be8aa958b</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-2996_2024-34-1 - Brutto bilanca (37).pdf; Prilog St-2996_2024-34-2 - I.RA (6).pdf; Prilog St-2996_2024-34-3 - Konto kartice (14).pdf; Prilog St-2996_2024-34-4 - Konto kartice (15).pdf; Prilog St-2996_2024-34-5 - Obrazac U-RA (5).pdf; Prilog St-2996_2024-34-6 - Promet i stanje racuna (1).pdf; Prilog St-2996_2024-34-7 - Promet i stanje racuna.pdf; Prilog St-2996_2024-34-8 - Racun dobiti i gubitka  2.pdf; Prilog St-2996_2024-34-9 - ugovor o djelu-inventure i popis imovine.pdf; Prilog St-2996_2024-34-10 - P-742-2023-Nalaz i mišljenje vještaka.pdf; Prilog St-2996_2024-34-11 - POPIS PREDMETA STEČAJNE MASE ČL.221. SZ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449cba95-471e-40ef-bd81-319be8aa958b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2996&amp;godina=2024</t>
+  </si>
+  <si>
     <t xml:space="preserve">Podnesak od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog </t>
   </si>
   <si>
-    <t>XSS one d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>02.06.2026. 10:24:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/596c53d9-1580-4d69-b55c-c5f748f18485</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2996_2024-33-1 - Procjena - Zemljište k.č.br. 527_1 k.o. Rakovica-1.pdf; Prilog St-2996_2024-33-2 - Procjena - Zemljište k.č.br. 527_4 k.o. Rakovica-1.pdf; Prilog St-2996_2024-33-3 - Procjena_2022-03-09 - Zemljište k.č.br. 731_1A k.o. Rakovica.pdf; Prilog St-2996_2024-33-4 - Procjena - Zemljište k.č.br.530_1530_1 k.o. Rakovica - proizvodno-poslovni kompleks _2022-03-09.pdf; Prilog St-2996_2024-33-5 - Transakcije_Erste_za_XSS_do 2026 do 2022.xlsx; Prilog St-2996_2024-33-6 - Transakcije_RBA_XSS one_2025_Kontrola davanja.xlsx; Prilog St-2996_2024-33-7 - PKK_1880_2024-12-31_XSS.pdf; Prilog St-2996_2024-33-8 - PKK_1880_2025-10-20_XSS.pdf; Prilog St-2996_2024-33-9 - PKK_2023-12-31_XSS_8168.pdf; Prilog St-2996_2024-33-10 - PKK_2023-12-31_XSS_2283.pdf; Prilog St-2996_2024-33-11 - XSS_PKK_2283_2025-10-21.pdf; Prilog St-2996_2024-33-12 - XSS_PKK_8168_2025-10-20.pdf; Prilog St-2996_2024-33-13 - PKK_2023-12-31_XSS_1880.pdf; Prilog St-2996_2024-33-14 - PKK_2283_2024-12-31_XSS.pdf; Prilog St-2996_2024-33-15 - PKK_8168_2024-12-31_XSS.pdf; Prilog St-2996_2024-33-16 - Ugovor o poslovno-tehničkoj suradnji_sken.pdf; Prilog St-2996_2024-33-17 - 2025-12-16_podnesak_size kupres d.o.o._kristina samohod_ocitovanje.pdf; Prilog St-2996_2024-33-18 - 2026-02-17_Obavijest o primitku podneska od 17.02.2026. za OS NZG, P-742-2023.pdf; Prilog St-2996_2024-33-19 - 2026-02-17_podnesak_size kupres d.o.o._kristina samohod_otvaranje stecajnog postupka_prekid.pdf; Prilog St-2996_2024-33-20 - ŽĆKUPRES_potvrda_m2p_9118929_2026-03-13_odjava Filajdić.pdf; Prilog St-2996_2024-33-21 - xss one d.o.o._popis sudskih predmeta_2026-02-05.pdf; Prilog St-2996_2024-33-22 - Komunikacija Škare-Filajdić_predmet Samohod.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/596c53d9-1580-4d69-b55c-c5f748f18485/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2996&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 15.05.2026.; Prilog od: 15.05.2026.</t>
   </si>
   <si>
     <t>18.05.2026. 11:24:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03583a8d-b200-42e6-ab81-3cafd2737a95</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2996_2024-32-1 - XSS ONE-Procjena vrijednosti nekretnine.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03583a8d-b200-42e6-ab81-3cafd2737a95/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 07.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 09:53:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6015854-9e00-4d2e-abf2-2b49e9faabe9</t>
   </si>
@@ -275,51 +290,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -652,177 +667,219 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="M10" t="s">
         <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="M12" t="s">
         <v>73</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>