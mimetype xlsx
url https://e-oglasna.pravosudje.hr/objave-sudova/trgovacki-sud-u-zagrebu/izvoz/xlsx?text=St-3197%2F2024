--- v0 (2026-05-16)
+++ v1 (2026-07-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-3197/2024</t>
   </si>
   <si>
+    <t>Podnesak od 22.05.2026.; Prilog od: 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza APEIROS USLUGE d.o.o.</t>
+  </si>
+  <si>
+    <t>Preradovićeva ulica 25, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>91450025272</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza APEIROS USLUGE d.o.o. 91450025272</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:53:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418e3702-8ff2-4209-aa98-a15eb4c97d28</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-3197_2024-88-1 - APEIROS promet računa do 21.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418e3702-8ff2-4209-aa98-a15eb4c97d28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3197&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Podnesak od 25.02.2026.; Prilog od: 25.02.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza APEIROS USLUGE d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.02.2026. 11:11:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27fc5fcd-0a98-447c-848f-d752b5cfecde</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-3197_2024-87-1 - APEIROS promet računa do 24.02.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27fc5fcd-0a98-447c-848f-d752b5cfecde/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3197&amp;godina=2024</t>
   </si>
   <si>
     <t>Zaključak od 21.11.2025.</t>
   </si>
   <si>
     <t>25.11.2025. 09:13:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64e88218-d870-4a2a-9c78-f95c427265dc</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64e88218-d870-4a2a-9c78-f95c427265dc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.08.2025.</t>
   </si>
   <si>
     <t>29.08.2025. 10:46:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af2e21f5-99e2-419e-893c-a8702af6424e</t>
   </si>
@@ -308,51 +323,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -559,93 +574,93 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -685,93 +700,93 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
         <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
@@ -901,45 +916,87 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>82</v>
       </c>
       <c r="L14" t="s">
         <v>83</v>
       </c>
       <c r="M14" t="s">
         <v>84</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>