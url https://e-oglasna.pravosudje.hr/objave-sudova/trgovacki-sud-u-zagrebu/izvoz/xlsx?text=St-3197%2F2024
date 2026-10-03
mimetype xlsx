--- v1 (2026-07-03)
+++ v2 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="109">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,135 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-3197/2024</t>
   </si>
   <si>
+    <t>Podnesak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza APEIROS USLUGE d.o.o.</t>
+  </si>
+  <si>
+    <t>Preradovićeva ulica 25, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>91450025272</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza APEIROS USLUGE d.o.o. 91450025272</t>
+  </si>
+  <si>
+    <t>22.09.2026. 07:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc6983f1-125e-4dfb-9fb3-ff6ffaca57d0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc6983f1-125e-4dfb-9fb3-ff6ffaca57d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3197&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 07:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f99508cb-ef3a-47d0-a6ce-aa3110a2c8d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f99508cb-ef3a-47d0-a6ce-aa3110a2c8d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:51:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f5abf86-b1bb-4ae8-89aa-fe8e5b121981</t>
+  </si>
+  <si>
+    <t>Prijava nedostatnosti stečajne mase.pdf P87P; Prilog St-3197_2024-90-1 - APEIROS promet računa do 11.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f5abf86-b1bb-4ae8-89aa-fe8e5b121981/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.08.2026.; Prilog od: 21.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 10:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e1c690-b279-4118-8217-9c645c484b99</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-3197_2024-89-1 - APEIROS promet računa do 19.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e1c690-b279-4118-8217-9c645c484b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 22.05.2026.; Prilog od: 22.05.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza APEIROS USLUGE d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>25.05.2026. 12:53:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/418e3702-8ff2-4209-aa98-a15eb4c97d28</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-3197_2024-88-1 - APEIROS promet računa do 21.05.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/418e3702-8ff2-4209-aa98-a15eb4c97d28/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3197&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 25.02.2026.; Prilog od: 25.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 11:11:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27fc5fcd-0a98-447c-848f-d752b5cfecde</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-3197_2024-87-1 - APEIROS promet računa do 24.02.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27fc5fcd-0a98-447c-848f-d752b5cfecde/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 21.11.2025.</t>
   </si>
   <si>
     <t>25.11.2025. 09:13:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64e88218-d870-4a2a-9c78-f95c427265dc</t>
   </si>
@@ -323,51 +380,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -448,219 +505,219 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -742,93 +799,93 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>35</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
@@ -910,93 +967,261 @@
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>82</v>
       </c>
       <c r="L14" t="s">
+        <v>54</v>
+      </c>
+      <c r="M14" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
         <v>87</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>88</v>
       </c>
-      <c r="M15" t="s">
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
         <v>89</v>
       </c>
-      <c r="N15" t="s">
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>105</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>