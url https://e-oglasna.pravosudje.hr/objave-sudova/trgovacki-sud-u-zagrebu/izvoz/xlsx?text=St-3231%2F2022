--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="100">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,162 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-3231/2022</t>
   </si>
   <si>
+    <t>Zaključak od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Akvila Pro d.o.o.</t>
+  </si>
+  <si>
+    <t>Puljska ulica 1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>81852319953</t>
+  </si>
+  <si>
+    <t>Akvila Pro d.o.o. 81852319953</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:56:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c7a6771-b583-4573-ac9f-7182b67c3095</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c7a6771-b583-4573-ac9f-7182b67c3095/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3231&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.06.2026.; Prilog od: 05.06.2026.</t>
+  </si>
+  <si>
+    <t>09.06.2026. 08:19:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d0245e-3afc-45e7-bf16-488a3f937ff2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-3231_2022-48-1 - Rješenje o otvaranju stečajnog postupka FAST CUT d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d0245e-3afc-45e7-bf16-488a3f937ff2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026. 14:15:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa448919-bba5-44b4-bbf6-c7355e975105</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka zbog naknadne diobe.pdf O187O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa448919-bba5-44b4-bbf6-c7355e975105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 24.03.2026.</t>
   </si>
   <si>
-    <t>Akvila Pro d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>25.03.2026. 14:42:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8021f1d-d242-4fbb-a439-0625c5859ca9</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8021f1d-d242-4fbb-a439-0625c5859ca9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3231&amp;godina=2022</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.</t>
   </si>
   <si>
     <t>18.09.2025. 10:49:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fbfb027-c943-409b-8920-6bfd7353dad9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-3231_2022-40-1 - Aktualni izvadak za kčbr.2791-1 iz zk.ul.1351 k.o. Stenjevec Jug (ranije kčbr (6).pdf; Prilog St-3231_2022-40-2 - Aktualni izvadak za kčbr.2791-1 iz zk.ul.1351 k.o. Stenjevec Jug (ranije kčbr (5).pdf; Prilog St-3231_2022-40-3 - Aktualni izvadak za kčbr.2791-1 iz zk.ul.1351 k.o. Stenjevec Jug (ranije kčbr (4).pdf; Prilog St-3231_2022-40-4 - Aktualni izvadak za kčbr.2791-1 iz zk.ul.1351 k.o. Stenjevec Jug (ranije kčbr (1).pdf; Prilog St-3231_2022-40-5 - Aktualni izvadak za kčbr.2791-1 iz zk.ul.1351 k.o. Stenjevec Jug (ranije kčbr (2).pdf; Prilog St-3231_2022-40-6 - Aktualni izvadak za kčbr.2999-1 iz zk.ul.1196 k.o. Stenjevec Jug i za kčbr.2998 iz zk.ul.1195 k.o. S.pdf; Prilog St-3231_2022-40-7 - Aktualni izvadak za čkbr.2976-1 iz zk.ul.1100 k.o. Stenjevec Jug (ranije kčbr.82-1).pdf; Prilog St-3231_2022-40-8 - Aktualni izvadak za čkbr.3000-1 iz zk.ul.1194 k.o. Stenjevec Jug (ranije kčbr. 78-2).pdf; Prilog St-3231_2022-40-9 - Aktualni izvadak za kčbr.2959-1 iz zk.ul.1192 k.o. Stenjevec Jug (ranije kčbr. 76-1).pdf; Prilog St-3231_2022-40-10 - Aktualni izvadak za kčbr.2691-1 iz zk.ul.1035 k.o. Stenjevec Jug (ranije kčbr.92-27).pdf; Prilog St-3231_2022-40-11 - Aktualni izvadak za kčbr.2907-1 iz zk.ul.1744 k.o. Stenjevec Jug (ranije kčbr.328-1).pdf; Prilog St-3231_2022-40-12 - Aktualni izvadak za kčbr.2907-9 iz zk.ul.1917 k.o. Stenjevec Jug (ranije kčbr.328-10).pdf; Prilog St-3231_2022-40-13 - Aktualni izvadak za kčbr.2916-3 iz zk.ul.1733 k.o. Stenjevec Jug (ranije kčbr.331-10).pdf; Prilog St-3231_2022-40-14 - Aktualni izvadak za kčbr.2682-97 iz zk.ul. 9978 k.o. Trešnjevka Nova.pdf; Prilog St-3231_2022-40-15 - Povijesni izvadak za UTRNULE zk.uloške 10887 i 14017 k.o. Vrapče.pdf; Prilog St-3231_2022-40-16 - Potvrda Ureda za katastar grada Zagreba o identifikaciji čestica.pdf; Prilog St-3231_2022-40-17 - Tabelarni prikaz nekretnina u vlasništvu- suvlasništvu prednika AKVILA PRO d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fbfb027-c943-409b-8920-6bfd7353dad9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.</t>
   </si>
   <si>
     <t>18.09.2025. 08:22:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/20576eec-3672-484b-8e7c-69a444e0e05d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-3231_2022-41-1 - Aktualni izvadak za kčbr.2264-1 iz zk.ul.2313 k.o. Stenjevec Jug (ranije kčbr 60-3).pdf; Prilog St-3231_2022-41-2 - Aktualni izvadak za kčbr.2791-1 iz zk.ul.1351 k.o. Stenjevec Jug (ranije kčbr (1).pdf; Prilog St-3231_2022-41-3 - Aktualni izvadak za kčbr.2999-1 iz zk.ul.1196 k.o. Stenjevec Jug i za kčbr.2998 iz zk.ul.1195 k.o. S.pdf; Prilog St-3231_2022-41-4 - Aktualni izvadak za čkbr.2976-1 iz zk.ul.1100 k.o. Stenjevec Jug (ranije kčbr.82-1).pdf; Prilog St-3231_2022-41-5 - Aktualni izvadak za čkbr.3000-1 iz zk.ul.1194 k.o. Stenjevec Jug (ranije kčbr. 78-2).pdf; Prilog St-3231_2022-41-6 - Aktualni izvadak za kčbr.2959-1 iz zk.ul.1192 k.o. Stenjevec Jug (ranije kčbr. 76-1).pdf; Prilog St-3231_2022-41-7 - Aktualni izvadak za kčbr.2691-1 iz zk.ul.1035 k.o. Stenjevec Jug (ranije kčbr.92-27).pdf; Prilog St-3231_2022-41-8 - Aktualni izvadak za kčbr.2691-2 iz zk.ul.1251 k.o. Stenjevec Jug (ranije kčbr. 92.28).pdf; Prilog St-3231_2022-41-9 - Aktualni izvadak za kčbr.2691-3 iz zk.ul.1131 k.o. Stenjevec Jug (ranije kčbr.92-37).pdf; Prilog St-3231_2022-41-10 - Aktualni izvadak za kčbr.2907-1 iz zk.ul.1744 k.o. Stenjevec Jug (ranije kčbr.328-1).pdf; Prilog St-3231_2022-41-11 - Aktualni izvadak za kčbr.2907-9 iz zk.ul.1917 k.o. Stenjevec Jug (ranije kčbr.328-10).pdf; Prilog St-3231_2022-41-12 - Aktualni izvadak za kčbr.2916-3 iz zk.ul.1733 k.o. Stenjevec Jug (ranije kčbr.331-10).pdf; Prilog St-3231_2022-41-13 - Aktualni izvadak za kčbr.2682-97 iz zk.ul. 9978 k.o. Trešnjevka Nova.pdf; Prilog St-3231_2022-41-14 - Povijesni izvadak za UTRNULE zk.uloške 10887 i 14017 k.o. Vrapče.pdf; Prilog St-3231_2022-41-15 - Potvrda Ureda za katastar grada Zagreba o identifikaciji čestica.pdf; Prilog St-3231_2022-41-16 - Tabelarni prikaz nekretnina u vlasništvu- suvlasništvu prednika AKVILA PRO d.o.o..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/20576eec-3672-484b-8e7c-69a444e0e05d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 19.08.2025.</t>
   </si>
   <si>
     <t>19.08.2025. 13:46:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7aa761e-31ba-4871-b801-594e8ad59cf9</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a7aa761e-31ba-4871-b801-594e8ad59cf9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.08.2024.; Prilog od: 08.08.2024.; Prilog od: 08.08.2024.; Prilog od: 08.08.2024.; Prilog od: 08.08.2024.
 - za javnost</t>
   </si>
   <si>
     <t>12.08.2024. 08:50:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eeafd2f4-cdce-405f-881f-1fb2905303a6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-3231_2022-36-1 - Poziv bivšem direktoru AKVILA PRO d.o.o. za poslovnu dokumentaciju.pdf; Prilog St-3231_2022-36-2 - Uvjerenje DGU od 11.03.2024..pdf; Prilog St-3231_2022-36-3 - Uvjerenje ASC d.d. o vlasništvu vozila.pdf; Prilog St-3231_2022-36-4 - Obavijest HZMO o zaposlenima i odjava radnika.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eeafd2f4-cdce-405f-881f-1fb2905303a6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 23.01.2024.; Prilog od: 23.01.2024.
 -za javnost</t>
   </si>
   <si>
@@ -313,51 +355,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -648,93 +690,93 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -774,219 +816,345 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
         <v>40</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="M13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M14" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L15" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="M15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>91</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>92</v>
+      </c>
+      <c r="L17" t="s">
+        <v>93</v>
+      </c>
+      <c r="M17" t="s">
+        <v>94</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>96</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" t="s">
+        <v>98</v>
+      </c>
+      <c r="M18" t="s">
+        <v>99</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>