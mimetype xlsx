--- v0 (2026-05-24)
+++ v1 (2026-07-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="137">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-3263/2021</t>
   </si>
   <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>TT AUTO d.o.o.</t>
+  </si>
+  <si>
+    <t>Štitarska 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>27882693967</t>
+  </si>
+  <si>
+    <t>TT AUTO d.o.o. 27882693967</t>
+  </si>
+  <si>
+    <t>11.06.2026. 11:04:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31372d9c-70e0-417b-91c7-ca615584666a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31372d9c-70e0-417b-91c7-ca615584666a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3263&amp;godina=2021</t>
+  </si>
+  <si>
     <t>Rješenje od 26.04.2024.</t>
   </si>
   <si>
-    <t>TT AUTO d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2024. 13:35:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/44c59add-33bd-4331-a3cf-7c6eb6679ba8</t>
   </si>
   <si>
     <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/44c59add-33bd-4331-a3cf-7c6eb6679ba8/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=3263&amp;godina=2021</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 25.03.2024.</t>
   </si>
   <si>
     <t>26.03.2024. 14:33:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b419b76-cd0d-45c6-8a4d-6a26824012f3</t>
   </si>
   <si>
     <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b419b76-cd0d-45c6-8a4d-6a26824012f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Suglasnost od 25.03.2024.</t>
   </si>
   <si>
     <t>26.03.2024. 14:32:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86484342-b7b2-44fd-ab4a-fc0cf941ac9b</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
@@ -360,53 +375,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/6aaff42a-b177-4bc5-a2e6-de42784b3e73/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.01.2023.</t>
   </si>
   <si>
     <t>12.01.2023. 14:06:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ab047a9-1117-4f1f-93b1-3a486ffdc349</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ab047a9-1117-4f1f-93b1-3a486ffdc349/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 07.07.2022.</t>
   </si>
   <si>
     <t>08.07.2022. 14:09:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d109f497-3d0c-4ad5-b5a2-14e9d306f635</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d109f497-3d0c-4ad5-b5a2-14e9d306f635/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.02.2022.</t>
   </si>
   <si>
     <t>17.02.2022. 10:20:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/942163b2-c715-43cf-a237-c40ae96b1e1e</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/942163b2-c715-43cf-a237-c40ae96b1e1e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>17.02.2022. 10:19:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/01190405-7691-4a44-86d5-16fbde20cb5e</t>
   </si>
@@ -452,51 +464,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -765,93 +777,93 @@
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
         <v>59</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
@@ -1039,93 +1051,93 @@
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="M15" t="s">
         <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>90</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -1375,135 +1387,177 @@
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>120</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>121</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>122</v>
       </c>
       <c r="L22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>125</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>126</v>
       </c>
       <c r="L23" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="M23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>129</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>130</v>
       </c>
       <c r="L24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" t="s">
         <v>131</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
         <v>132</v>
       </c>
-      <c r="N24" t="s">
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>134</v>
+      </c>
+      <c r="L25" t="s">
+        <v>135</v>
+      </c>
+      <c r="M25" t="s">
+        <v>136</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>