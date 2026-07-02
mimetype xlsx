--- v0 (2026-05-16)
+++ v1 (2026-07-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="100">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-374/2025</t>
   </si>
   <si>
+    <t>Prijedlog od 17.06.2026.  -65</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza Annumero d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Gundulića 4D, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>64346735355</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza Annumero d.o.o. u stečaju 64346735355</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:29:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abf98b78-147e-4c97-b1bd-08bc8260e07c</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abf98b78-147e-4c97-b1bd-08bc8260e07c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=374&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje-određivanje završnog ročišta vjerovnika od 02.04.2026. -63</t>
   </si>
   <si>
-    <t>Stečajna masa iza Annumero d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>02.04.2026. 10:45:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0646fb41-fe06-4f29-b7d8-f4e1cb68aa8b</t>
   </si>
   <si>
     <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0646fb41-fe06-4f29-b7d8-f4e1cb68aa8b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=374&amp;godina=2025</t>
   </si>
   <si>
     <t>Završni račun stečajnog upravitelja od 01.04.2026. -62, Prilog od: 01.04.2026.; Prilog od: 01.04.2026.</t>
   </si>
   <si>
     <t>02.04.2026. 10:45:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/abea3696-82bb-474a-8c2b-e98f8ec95a50</t>
   </si>
   <si>
     <t>Završni račun.pdf P221P; Prilog St-374_2025-62-1 - Završni diobni popis_30032026.pdf; Prilog St-374_2025-62-2 - Iznosi tražbina i troškova postupka na dan 01.04.2026. u 09_04 sati.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/abea3696-82bb-474a-8c2b-e98f8ec95a50/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.02.2026.   -61</t>
   </si>
   <si>
     <t>25.02.2026. 12:08:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/481ea29b-62ef-46a2-a975-f64ad8af8d23</t>
   </si>
@@ -338,51 +353,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -799,135 +814,135 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>50</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="M13" t="s">
         <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1015,45 +1030,87 @@
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>91</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>92</v>
       </c>
       <c r="L16" t="s">
         <v>93</v>
       </c>
       <c r="M16" t="s">
         <v>94</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>