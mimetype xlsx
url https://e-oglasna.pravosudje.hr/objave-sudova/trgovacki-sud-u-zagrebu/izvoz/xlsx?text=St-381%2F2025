--- v0 (2026-05-09)
+++ v1 (2026-08-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="105">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-381/2025</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 29.06.2026.  -50</t>
+  </si>
+  <si>
+    <t>SINOVI GROMA d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Pergošića 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>41472920040</t>
+  </si>
+  <si>
+    <t>SINOVI GROMA d.o.o. u stečaju 41472920040</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:44:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8ad857c-4e41-4325-9475-719bcad2776f</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8ad857c-4e41-4325-9475-719bcad2776f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=381&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje - sazivanje skupštine vjerovnika od 24.03.2026. -48</t>
   </si>
   <si>
-    <t>SINOVI GROMA d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>24.03.2026. 14:11:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b77450e0-806a-4bbd-82be-db54de713a94</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b77450e0-806a-4bbd-82be-db54de713a94/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=381&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Izvješće stečajnog upravitelja od 24.03.2026. -47; Prilog od: 24.03.2026.</t>
   </si>
   <si>
     <t>24.03.2026. 14:11:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/993d1de6-2c16-41dc-b5fd-7200003aac2f</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-381_2025-47-1 - 1208_260323164653_001.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/993d1de6-2c16-41dc-b5fd-7200003aac2f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 04.12.2025. -46; Prilog od: 04.12.2025.; Prilog od: 04.12.2025.; Prilog od: 04.12.2025.; Prilog od: 04.12.2025.; Prilog od: 04.12.2025.; Prilog od: 04.12.2025.</t>
   </si>
   <si>
     <t>05.12.2025. 14:11:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/721b5833-19bf-40b0-b044-4178c51bf19d</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-381_2025-46-1 - Namješten četverosoban stan, 124m2 + 2GPM 28m2, Ul. Charlesa Darwina (prodaja).pdf; Prilog St-381_2025-46-2 - Zagreb, Charlesa Darwina, četverosoban stan NKP 136 m2 _ INDEX OGLASI.pdf; Prilog St-381_2025-46-3 - 1200_251203135508_001.pdf; Prilog St-381_2025-46-4 - 2025_625 (Sinovi groma) procjena_3.pdf; Prilog St-381_2025-46-5 - 2025_625 (Sinovi groma) procjena_2.pdf; Prilog St-381_2025-46-6 - 2025_625 (Sinovi groma) procjena_1.pdf</t>
@@ -228,53 +243,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/175abdb3-fb42-4946-a18c-3260a8fdb182/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak - dopuna izvješća od 19.08.2025. -29; Prilog od: 19.08.2025.; Prilog od: 19.08.2025.; Prilog od: 19.08.2025.</t>
   </si>
   <si>
     <t>19.08.2025. 15:00:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02257e02-fd70-4227-af6e-ffe702ce3a4a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-381_2025-29-1 - Obrazac 17_Tablice_prijavljenih_tražbina_Sinovi_groma (5).docx; Prilog St-381_2025-29-2 - ZABA STANIN PREPISKA.docx; Prilog St-381_2025-29-3 - Prijava u stečaj Sinovi groma_vraćena pošta (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02257e02-fd70-4227-af6e-ffe702ce3a4a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja, tablica ispitanih tražbina, razlučnih i izlučnih prava, popos vjerovnika, popis predmeta stečajne mase, pregled imovine i obveza i predračun troškova od 08.08.2025. -27</t>
   </si>
   <si>
     <t>12.08.2025. 12:21:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14b443bc-b5c8-433f-9f4a-1e3bb6f037b3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14b443bc-b5c8-433f-9f4a-1e3bb6f037b3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje -otvaranje stečajnog postupka od 15.04.2025. -19</t>
   </si>
   <si>
     <t>SINOVI GROMA d.o.o.</t>
   </si>
   <si>
     <t>SINOVI GROMA d.o.o. 41472920040</t>
   </si>
   <si>
     <t>15.04.2025. 12:47:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7478146-b59f-4b5a-a96c-92aed68c3017</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7478146-b59f-4b5a-a96c-92aed68c3017/dokumenti/preuzimanje</t>
   </si>
@@ -356,51 +368,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -691,93 +703,93 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -882,238 +894,280 @@
       </c>
       <c r="L12" t="s">
         <v>74</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="M13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>87</v>
       </c>
       <c r="E15" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M15" t="s">
         <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I16" t="s">
         <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>93</v>
       </c>
       <c r="L16" t="s">
+        <v>45</v>
+      </c>
+      <c r="M16" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
         <v>98</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>99</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
         <v>100</v>
       </c>
-      <c r="N17" t="s">
+      <c r="E18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>