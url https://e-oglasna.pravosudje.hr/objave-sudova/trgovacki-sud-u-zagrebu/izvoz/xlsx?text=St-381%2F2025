--- v1 (2026-08-13)
+++ v2 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="110">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-381/2025</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 02.10.2026. -51; Prilog od: 02.10.2026.; Prilog od: 02.10.2026.</t>
+  </si>
+  <si>
+    <t>SINOVI GROMA d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Pergošića 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>41472920040</t>
+  </si>
+  <si>
+    <t>SINOVI GROMA d.o.o. u stečaju 41472920040</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:00:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec3eff65-edf6-4014-b486-899a4271c75b</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-381_2025-51-1 - Snimka zaslona 2026-10-01 144328.png; Prilog St-381_2025-51-2 - Snimka zaslona 2026-10-01 144137.png</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec3eff65-edf6-4014-b486-899a4271c75b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=381&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 29.06.2026.  -50</t>
   </si>
   <si>
-    <t>SINOVI GROMA d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>30.06.2026. 13:44:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8ad857c-4e41-4325-9475-719bcad2776f</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8ad857c-4e41-4325-9475-719bcad2776f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=381&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika od 24.03.2026. -48</t>
   </si>
   <si>
     <t>24.03.2026. 14:11:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b77450e0-806a-4bbd-82be-db54de713a94</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b77450e0-806a-4bbd-82be-db54de713a94/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 24.03.2026. -47; Prilog od: 24.03.2026.</t>
   </si>
   <si>
     <t>24.03.2026. 14:11:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/993d1de6-2c16-41dc-b5fd-7200003aac2f</t>
   </si>
@@ -368,51 +383,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -745,93 +760,93 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="M10" t="s">
         <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
@@ -913,261 +928,303 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
-        <v>81</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="M15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I17" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>98</v>
+        <v>50</v>
       </c>
       <c r="M17" t="s">
         <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>100</v>
       </c>
       <c r="E18" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I18" t="s">
         <v>101</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>102</v>
       </c>
       <c r="L18" t="s">
         <v>103</v>
       </c>
       <c r="M18" t="s">
         <v>104</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>86</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+      <c r="I19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>