--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,72 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-39/2012</t>
   </si>
   <si>
+    <t>Podnesak od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>NIK proizvodnja i prodaja tekstilne konfekcije d.o.o. - u stečaju</t>
+  </si>
+  <si>
+    <t>Radnička Cesta 42, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:45:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e562285-ccb2-48b2-b723-35257ac73628</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e562285-ccb2-48b2-b723-35257ac73628/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=39&amp;godina=2012</t>
+  </si>
+  <si>
     <t>Podnesak od 20.02.2026.</t>
   </si>
   <si>
-    <t>NIK proizvodnja i prodaja tekstilne konfekcije d.o.o. - u stečaju</t>
-[...4 lines deleted...]
-  <si>
     <t>23.02.2026. 08:54:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69a01bc8-4b33-47a9-9dd3-e7340d094428</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69a01bc8-4b33-47a9-9dd3-e7340d094428/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=39&amp;godina=2012</t>
   </si>
   <si>
     <t>Podnesak od 17.12.2025.</t>
   </si>
   <si>
     <t>18.12.2025. 08:59:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/775b6d02-8975-47fb-bcd4-476bd1a53723</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/775b6d02-8975-47fb-bcd4-476bd1a53723/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.09.2025.</t>
   </si>
   <si>
     <t>16.09.2025. 08:41:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8f35f61-8d74-4303-a572-59dc428aad01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8f35f61-8d74-4303-a572-59dc428aad01/dokumenti/preuzimanje</t>
   </si>
@@ -242,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -643,91 +655,131 @@
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>53</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>54</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>55</v>
       </c>
       <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" t="s">
         <v>60</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>61</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>62</v>
       </c>
-      <c r="N11" t="s">
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>