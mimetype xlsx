--- v1 (2026-07-06)
+++ v2 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,72 +59,96 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-39/2012</t>
   </si>
   <si>
+    <t>Podnesak od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>NIK proizvodnja i prodaja tekstilne konfekcije d.o.o. - u stečaju</t>
+  </si>
+  <si>
+    <t>Radnička Cesta 42, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:49:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debb2b5b-56d1-4fc1-9823-0e7c698f9e53</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debb2b5b-56d1-4fc1-9823-0e7c698f9e53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=39&amp;godina=2012</t>
+  </si>
+  <si>
+    <t>Podnesak od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:58:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b6611c-f8eb-44c6-b0af-58b06bd8165b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b6611c-f8eb-44c6-b0af-58b06bd8165b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 25.05.2026.</t>
   </si>
   <si>
-    <t>NIK proizvodnja i prodaja tekstilne konfekcije d.o.o. - u stečaju</t>
-[...4 lines deleted...]
-  <si>
     <t>26.05.2026. 09:45:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e562285-ccb2-48b2-b723-35257ac73628</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e562285-ccb2-48b2-b723-35257ac73628/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=39&amp;godina=2012</t>
   </si>
   <si>
     <t>Podnesak od 20.02.2026.</t>
   </si>
   <si>
     <t>23.02.2026. 08:54:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69a01bc8-4b33-47a9-9dd3-e7340d094428</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69a01bc8-4b33-47a9-9dd3-e7340d094428/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.12.2025.</t>
   </si>
   <si>
     <t>18.12.2025. 08:59:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/775b6d02-8975-47fb-bcd4-476bd1a53723</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/775b6d02-8975-47fb-bcd4-476bd1a53723/dokumenti/preuzimanje</t>
   </si>
@@ -254,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -695,91 +719,171 @@
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>57</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>59</v>
       </c>
       <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>64</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
         <v>65</v>
       </c>
-      <c r="M12" t="s">
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
         <v>66</v>
       </c>
-      <c r="N12" t="s">
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>67</v>
+      </c>
+      <c r="L13" t="s">
+        <v>68</v>
+      </c>
+      <c r="M13" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>70</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" t="s">
+        <v>74</v>
+      </c>
+      <c r="N14" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>