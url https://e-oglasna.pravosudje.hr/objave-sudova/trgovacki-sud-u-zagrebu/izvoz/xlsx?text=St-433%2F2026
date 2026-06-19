--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,114 +59,174 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-433/2026</t>
   </si>
   <si>
+    <t>TABLICA OSPORENIH TRAŽBINA - osporavanja dužnika i povjerenika</t>
+  </si>
+  <si>
+    <t>LEDENI ZGODITAK d.o.o.</t>
+  </si>
+  <si>
+    <t>Prilesje 1F, Zagreb</t>
+  </si>
+  <si>
+    <t>74208022874</t>
+  </si>
+  <si>
+    <t>LEDENI ZGODITAK d.o.o. 74208022874</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:47:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1988721e-befb-48bf-a959-c74dd078a1a4</t>
+  </si>
+  <si>
+    <t>07-02-26-38 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1988721e-befb-48bf-a959-c74dd078a1a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:45:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38f49e0e-fdb0-4e81-b9f7-4236d3b0f607</t>
+  </si>
+  <si>
+    <t>07-02-26-37 Tablica osporenih tražbina, LEDENI ZGODITAK d.o.o.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38f49e0e-fdb0-4e81-b9f7-4236d3b0f607/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:03:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ba90f5-afbc-4e7b-ad83-5a22fd803276</t>
+  </si>
+  <si>
+    <t>07-02-26-31 OČITOVANJE POVJERENIKA.pdf; 07-02-26-35 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ba90f5-afbc-4e7b-ad83-5a22fd803276/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Prilesje 1F, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>13.05.2026. 10:06:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9a020d3-fc38-4b56-abae-a373936347f7</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9a020d3-fc38-4b56-abae-a373936347f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE </t>
   </si>
   <si>
-    <t>LEDENI ZGODITAK d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>30.04.2026. 13:46:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e0f5ee5-2bef-4ece-a29f-57ae75657a5b</t>
   </si>
   <si>
     <t>07-02-26-34  Dopuna Tablice prijavljenih tražbina xlsx.xlsx; 07-02-26-33 Prijava tražbine - PORSCHE LEASING 30 4.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e0f5ee5-2bef-4ece-a29f-57ae75657a5b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=433&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIJAVE TRAŽBINA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
     <t>10.04.2026. 10:23:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8c5d6d2-b131-466c-9d27-2eafd2f2f29d</t>
   </si>
   <si>
     <t>07-02-26-16 Prijava tražbine - HRVATSKI TELEKOM D.D..pdf; 07-02-26-17 Prijava tražbine - TOMISLAV BUCIĆ.pdf; 07-02-26-18 Prijava tražbine - NK ČIRO ACADEMY.pdf; 07-02-26-19 Prijava tražbine - CENTAR SPORTA I NOGOMETA.pdf; 07-02-26-20 Prijava tražbine - PARTNER BANKA D.D. DOPUNA.pdf; 07-02-26-21 Prijava tražbine - VIKTOR MIRKOVIĆ.pdf; 07-02-26-22 Prijava tražbine - EXTE PRODUKT D.O.O..pdf; 07-02-26-23 Prijava tražbine - AGRAM BANKA.pdf; 07-02-26-24 Prijava tražbine - MF POREZNA UPRAVA pdf.pdf; 07-02-26-25 Prijava tražbine - JURKIĆ USLUGE D.O.O..pdf; 07-02-26-26 Prijava tražbine - LEDENI SAN J.D.O.O..pdf; 07-02-26-27 Prijava tražbine - JAMNICA PLUS DOPUNA.pdf; 07-02-26-28 Prijava tražbine - TRGO-SIROVINA.pdf; 07-02-26-29 Prijava tražbine - HIGIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8c5d6d2-b131-466c-9d27-2eafd2f2f29d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>10.04.2026. 09:42:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1cfdae9-f018-4dcc-be17-7978d2e12805</t>
   </si>
   <si>
     <t>07-02-26-30 TABLICA PRIJAVLJENIH TRAŽBINA -.xlsx; 07-02-26-04 Prijava tražbine - HRT pdf.pdf; 07-02-26-05 Prijava tražbine - HRVATSKE VODE.pdf; 07-02-26-06 Prijava tražbine - VALLEUS SPLIT.pdf; 07-02-26-07 Prijava tražbine - HEP ELEKTRA 25.3.26..pdf; 07-02-26-08 Prijava tražbine - ALCA ZAGREB D.O.O..pdf; 07-02-26-09 Prijava tražbine - VODOOPSKRBA I ODVODNJA D.O.O..pdf; 07-02-26-10 Prijava tražbine - HRV. DRUŠTVO SKLADATELJA.pdf; 07-02-26-11 Prijava tražbine - GRAD ZAGREB .pdf; 07-02-26-11 A Prijava tražbine - GRAD ZAGREB .pdf; 07-02-26-12 Prijava tražbine - JAMNICA PLUS.pdf; 07-02-26-13 Prijava tražbine - PARTNER BANKA D.D. ZG.pdf; 07-02-26-14 Prijava tražbine - ZAGREBAČKI HOLDING D.O.O. (1).pdf; 07-02-26-15 Prijava tražbine - ZAGREBAČKA BANKA d.d..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1cfdae9-f018-4dcc-be17-7978d2e12805/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 06.03.2026.; Prijedlog od 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Pril</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prilesje 1F, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>06.03.2026. 14:23:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7328b626-97ca-4a4b-a621-db2eee484c17</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-433_2026-1-1 - 1. Punomoc Ledeni zgoditak.pdf; Prilog St-433_2026-1-2 - 2. Potvrda uplate - predujam  predstečajni postupak.pdf; Prilog St-433_2026-1-3 - 3. FINA - potvrda o danima blokade.pdf; Prilog St-433_2026-1-4 - Izjava ledeni zgoditak.pdf; Prilog St-433_2026-1-5 - Prilog 1 - izvadak iz zemljišne knjige.pdf; Prilog St-433_2026-1-6 - Prilog 2 - ugovor o kupoprodaji nekretnine.pdf; Prilog St-433_2026-1-7 - Prilog 3 Knjižica vozila.pdf; Prilog St-433_2026-1-8 - Prilog 4  1150.pdf; Prilog St-433_2026-1-9 - Prilog 5 1200.pdf; Prilog St-433_2026-1-10 - Prilog 6 1250.pdf; Prilog St-433_2026-1-11 - Prilog 7 2200.pdf; Prilog St-433_2026-1-12 - Prilog 8 2140.pdf; Prilog St-433_2026-1-13 - Prilog 9 2144.pdf; Prilog St-433_2026-1-14 - Prilog 10 2520 i 2532.pdf; Prilog St-433_2026-1-15 - Prilog 11 PKK na dan 31.12.2025..pdf; Prilog St-433_2026-1-16 - Prilog 12 PKK na dan 27.02.2026..pdf; Prilog St-433_2026-1-17 - Prilog 13 Ugovor o leasingu.pdf; Prilog St-433_2026-1-18 - Prilog 14 prometna audi.pdf; Prilog St-433_2026-1-19 - Prilog 15 GFI-POD  Refr. str.pdf; Prilog St-433_2026-1-20 - Prilog 16 Bilanca, Račun dobiti i gubitka, Dodatni podaci.pdf; Prilog St-433_2026-1-21 - Prilog 17 BILJEŠKE.pdf; Prilog St-433_2026-1-22 - Prilog 18  Ugovor o kreditu 511004141.pdf; Prilog St-433_2026-1-23 - Prilog 19 Ugovor o kreditu 5110043323.pdf; Prilog St-433_2026-1-24 - Prilog 20 Ugovor o posudbi centar sporta i nogometa.pdf; Prilog St-433_2026-1-25 - Prilog 21 Ugovor o pozajmici jurkic.pdf; Prilog St-433_2026-1-26 - Prilog 22 Ugovor o pozajmici trgo sirovina.pdf; Prilog St-433_2026-1-27 - Prilog 23 UGOVOR ZAGREBAČKA BANKA LEDENI 2023.pdf; Prilog St-433_2026-1-28 - Prilog 24 ugovor o kreditu ledeni san.pdf; Prilog St-433_2026-1-29 - Prilog 25 Konto 0112.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7328b626-97ca-4a4b-a621-db2eee484c17/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -182,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -400,42 +460,210 @@
         <v>38</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>