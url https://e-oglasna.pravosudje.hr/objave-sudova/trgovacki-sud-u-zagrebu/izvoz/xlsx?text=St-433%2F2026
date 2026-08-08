--- v1 (2026-06-19)
+++ v2 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="78">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,114 +59,159 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-433/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>LEDENI ZGODITAK d.o.o.</t>
+  </si>
+  <si>
+    <t>Prilesje 1F, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>74208022874</t>
+  </si>
+  <si>
+    <t>LEDENI ZGODITAK d.o.o. 74208022874</t>
+  </si>
+  <si>
+    <t>15.07.2026. 11:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f34b8b-d461-4610-8ee7-dadf1b3c9b01</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f34b8b-d461-4610-8ee7-dadf1b3c9b01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:40:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4c0819-c096-4116-b8a1-85da23c5fee4</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4c0819-c096-4116-b8a1-85da23c5fee4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dopuna Tablice prijavljenih tražbina 2 i Prijava tražbine </t>
+  </si>
+  <si>
+    <t>Prilesje 1F, Zagreb</t>
+  </si>
+  <si>
+    <t>26.06.2026. 15:12:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3cb2731-3345-4642-88cc-53bd2f4cd221</t>
+  </si>
+  <si>
+    <t>07-02-26-41 Prijava tražbine - PRIJEVOZ I LOGISTIKA VRBIĆ D.O.O..pdf; 07-02-26-40  Dopuna Tablice prijavljenih tražbina 2 xlsx..xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3cb2731-3345-4642-88cc-53bd2f4cd221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA OSPORENIH TRAŽBINA - osporavanja dužnika i povjerenika</t>
   </si>
   <si>
-    <t>LEDENI ZGODITAK d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>18.06.2026. 09:47:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1988721e-befb-48bf-a959-c74dd078a1a4</t>
   </si>
   <si>
     <t>07-02-26-38 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1988721e-befb-48bf-a959-c74dd078a1a4/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=433&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA OSPORENIH TRAŽBINA</t>
   </si>
   <si>
     <t>18.06.2026. 09:45:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38f49e0e-fdb0-4e81-b9f7-4236d3b0f607</t>
   </si>
   <si>
     <t>07-02-26-37 Tablica osporenih tražbina, LEDENI ZGODITAK d.o.o.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38f49e0e-fdb0-4e81-b9f7-4236d3b0f607/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
     <t>21.05.2026. 10:03:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57ba90f5-afbc-4e7b-ad83-5a22fd803276</t>
   </si>
   <si>
     <t>07-02-26-31 OČITOVANJE POVJERENIKA.pdf; 07-02-26-35 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57ba90f5-afbc-4e7b-ad83-5a22fd803276/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.05.2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prilesje 1F, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>13.05.2026. 10:06:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9a020d3-fc38-4b56-abae-a373936347f7</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9a020d3-fc38-4b56-abae-a373936347f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE </t>
   </si>
   <si>
     <t>30.04.2026. 13:46:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e0f5ee5-2bef-4ece-a29f-57ae75657a5b</t>
   </si>
   <si>
     <t>07-02-26-34  Dopuna Tablice prijavljenih tražbina xlsx.xlsx; 07-02-26-33 Prijava tražbine - PORSCHE LEASING 30 4.pdf</t>
   </si>
@@ -242,51 +287,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -393,177 +438,177 @@
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
@@ -603,67 +648,193 @@
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>