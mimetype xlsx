--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-433/2026</t>
   </si>
   <si>
+    <t>Zaključak od 09.09.2026.; Podnesak od 21.08.2026.; Prilog od: 21.08.2026.</t>
+  </si>
+  <si>
+    <t>LEDENI ZGODITAK d.o.o.</t>
+  </si>
+  <si>
+    <t>Prilesje 1F, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>74208022874</t>
+  </si>
+  <si>
+    <t>LEDENI ZGODITAK d.o.o. 74208022874</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:25:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50a7b41a-f14f-4222-8c57-cfb6073acf4e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-433_2026-19-1 - Plan financijskog i operativnog restruktuiranja - Ledeni zgoditak d.o.o..pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50a7b41a-f14f-4222-8c57-cfb6073acf4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=433&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 15.07.2026.</t>
   </si>
   <si>
-    <t>LEDENI ZGODITAK d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.07.2026. 11:45:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77f34b8b-d461-4610-8ee7-dadf1b3c9b01</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/77f34b8b-d461-4610-8ee7-dadf1b3c9b01/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=433&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 10.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 14:40:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9a4c0819-c096-4116-b8a1-85da23c5fee4</t>
   </si>
   <si>
     <t>Rješenje - produljen sudski rok.pdf O142O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9a4c0819-c096-4116-b8a1-85da23c5fee4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Dopuna Tablice prijavljenih tražbina 2 i Prijava tražbine </t>
   </si>
   <si>
     <t>Prilesje 1F, Zagreb</t>
   </si>
   <si>
     <t>26.06.2026. 15:12:21</t>
   </si>
@@ -287,51 +302,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -438,403 +453,445 @@
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
         <v>71</v>
       </c>
       <c r="M11" t="s">
         <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>75</v>
       </c>
       <c r="L12" t="s">
         <v>76</v>
       </c>
       <c r="M12" t="s">
         <v>77</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>