--- v0 (2026-05-04)
+++ v1 (2026-06-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="163">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-466/2013</t>
   </si>
   <si>
+    <t>Rješenje od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>MIJO MARKEŠIĆ</t>
+  </si>
+  <si>
+    <t>Jazvaci 10, 47201 Draganić, Hrvatska</t>
+  </si>
+  <si>
+    <t>99961278545</t>
+  </si>
+  <si>
+    <t>MIJO MARKEŠIĆ 99961278545</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:57:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b263ee8-2b83-4827-a939-24701ae5fe35</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b263ee8-2b83-4827-a939-24701ae5fe35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=466&amp;godina=2013</t>
+  </si>
+  <si>
     <t>Rješenje od 18.03.2024.</t>
   </si>
   <si>
-    <t>MIJO MARKEŠIĆ</t>
-[...10 lines deleted...]
-  <si>
     <t>18.03.2024. 16:08:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8606b4d2-1fdd-4d10-99e7-96f5b898a4a7</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8606b4d2-1fdd-4d10-99e7-96f5b898a4a7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=466&amp;godina=2013</t>
   </si>
   <si>
     <t>Rješenje od 21.01.2022.</t>
   </si>
   <si>
     <t>21.01.2022. 10:29:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9c43309-a352-4ea4-add9-a84cb510261f</t>
   </si>
   <si>
     <t>Dopunsko rješenje.pdf O10O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9c43309-a352-4ea4-add9-a84cb510261f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - obustava i zaključenje stečajnog postupka zbog nedostatnosti stečajne mase St-466/2013-146</t>
   </si>
   <si>
     <t>16.01.2019. 15:31:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8c6ba0b9-8580-4b99-83de-9d3c3b3afe4c</t>
   </si>
@@ -527,51 +542,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -674,53 +689,59 @@
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
-      <c r="E4"/>
-[...1 lines deleted...]
-      <c r="G4"/>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
@@ -858,159 +879,159 @@
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
         <v>60</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
         <v>71</v>
       </c>
       <c r="M11" t="s">
         <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>73</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>75</v>
       </c>
       <c r="L12" t="s">
         <v>76</v>
       </c>
       <c r="M12" t="s">
         <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
@@ -1110,87 +1131,87 @@
       </c>
       <c r="M15" t="s">
         <v>92</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>93</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>94</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>95</v>
       </c>
       <c r="L16" t="s">
         <v>96</v>
       </c>
       <c r="M16" t="s">
         <v>97</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>98</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="I17" t="s">
         <v>99</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>100</v>
       </c>
       <c r="L17" t="s">
         <v>101</v>
       </c>
       <c r="M17" t="s">
         <v>102</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
@@ -1254,87 +1275,87 @@
       </c>
       <c r="M19" t="s">
         <v>112</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>113</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>114</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>115</v>
       </c>
       <c r="L20" t="s">
         <v>116</v>
       </c>
       <c r="M20" t="s">
         <v>117</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>118</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>120</v>
       </c>
       <c r="L21" t="s">
         <v>121</v>
       </c>
       <c r="M21" t="s">
         <v>122</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
@@ -1558,45 +1579,81 @@
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>153</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>154</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>155</v>
       </c>
       <c r="L28" t="s">
         <v>156</v>
       </c>
       <c r="M28" t="s">
         <v>157</v>
       </c>
       <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>158</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>159</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>160</v>
+      </c>
+      <c r="L29" t="s">
+        <v>161</v>
+      </c>
+      <c r="M29" t="s">
+        <v>162</v>
+      </c>
+      <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>