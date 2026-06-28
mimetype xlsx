--- v0 (2026-05-08)
+++ v1 (2026-06-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-470/2025</t>
   </si>
   <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>MANTUNELA j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Stenjevec 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>60098354067</t>
+  </si>
+  <si>
+    <t>MANTUNELA j.d.o.o. 60098354067</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:36:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f00805-0454-42d4-a9ed-fb3b9eaea66d</t>
+  </si>
+  <si>
+    <t>Rješenje - uskraćuje se potvrda stečajnog plana.pdf O132O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58f00805-0454-42d4-a9ed-fb3b9eaea66d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=470&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:16:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6cf46a-56b5-4652-be51-4489426feb4b</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 24.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6cf46a-56b5-4652-be51-4489426feb4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zapisnik od 17.02.2026.</t>
   </si>
   <si>
-    <t>MANTUNELA j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.02.2026. 10:40:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38b385ba-63b3-4c1f-98a5-eaae1deed4da</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 17.02.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38b385ba-63b3-4c1f-98a5-eaae1deed4da/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=470&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 28.01.2026.</t>
   </si>
   <si>
     <t>28.01.2026. 14:02:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b985f13-64ce-4941-b5c2-0a9f507516d0</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b985f13-64ce-4941-b5c2-0a9f507516d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 28.11.2025.</t>
   </si>
   <si>
     <t>02.12.2025. 10:01:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/da125131-346a-48b3-a341-5645d786e628</t>
   </si>
@@ -314,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -907,45 +937,129 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>