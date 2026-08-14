--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="122">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,154 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-470/2025</t>
   </si>
   <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>MANTUNELA j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Stenjevec 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>60098354067</t>
+  </si>
+  <si>
+    <t>MANTUNELA j.d.o.o. 60098354067</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:35:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6311bd-e5ef-422d-80f5-aaf2c9f667d1</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6311bd-e5ef-422d-80f5-aaf2c9f667d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=470&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 24.07.2026.; Prilog od: 24.07.2026.; Prilog od: 24.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:18:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/988494ae-bf6c-438d-a6c9-2db98231051e</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Prilog St-470_2025-49-1 - nalog-76497796.pdf; Prilog St-470_2025-49-2 - 1101551115.2026012.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/988494ae-bf6c-438d-a6c9-2db98231051e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:17:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38b960b2-d211-4258-9219-fb701e08607e</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-470_2025-48-1 - 6385 Bertol cvh racun.pdf; Prilog St-470_2025-48-2 - HP rn prigovor na ovrhu.pdf; Prilog St-470_2025-48-3 - HP racun dopis ZZ 3.pdf; Prilog St-470_2025-48-4 - HP racun dopis ZZ.pdf; Prilog St-470_2025-48-5 - HP račun prijave tražbina.pdf; Prilog St-470_2025-48-6 - HP racun dopis ZZ 2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38b960b2-d211-4258-9219-fb701e08607e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zav.rač.od 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog od: 21.07.2026.;
+ Prilog od: 21.07.2026.; Prilog od: 21.07.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:15:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c12f353-9d47-4446-8016-b33c7e3f42f2</t>
+  </si>
+  <si>
+    <t>Završni račun.pdf P221P; Prilog St-470_2025-47-1 - O20 Završni račun stečajnoga upravitelja Mantunela jdoo u stečaju.pdf; Prilog St-470_2025-47-2 - Podnesak rezervacija za parnicu.pdf; Prilog St-470_2025-47-3 - 1101551115.2025004.pdf; Prilog St-470_2025-47-4 - 1101551115.2025006.pdf; Prilog St-470_2025-47-5 - 1101551115.2026001.pdf; Prilog St-470_2025-47-6 - 1101551115.2025005.pdf; Prilog St-470_2025-47-7 - 1101551115.2025001.pdf; Prilog St-470_2025-47-8 - 1101551115.2025003.pdf; Prilog St-470_2025-47-9 - 1101551115.2025002.pdf; Prilog St-470_2025-47-10 - 1101551115.2025007.pdf; Prilog St-470_2025-47-11 - 1101551115.2025008.pdf; Prilog St-470_2025-47-12 - 1101551115.2026002.pdf; Prilog St-470_2025-47-13 - 1101551115.2026003.pdf; Prilog St-470_2025-47-14 - 1101551115.2025009.pdf; Prilog St-470_2025-47-15 - 1101551115.2026005.pdf; Prilog St-470_2025-47-16 - 1101551115.2026004.pdf; Prilog St-470_2025-47-17 - 1101551115.2026006.pdf; Prilog St-470_2025-47-18 - 1101551115.2026007.pdf; Prilog St-470_2025-47-19 - 1101551115.2026008.pdf; Prilog St-470_2025-47-20 - 1101551115.2026009.pdf; Prilog St-470_2025-47-21 - 1101551115.2026010.pdf; Prilog St-470_2025-47-22 - 1101551115.2026011.pdf; Prilog St-470_2025-47-23 - Iznosi tražbina i troškova postupka na dan 21.07.2026. u 11_29 sati.pdf; Prilog St-470_2025-47-24 - Prigovor na ovrhu.pdf; Prilog St-470_2025-47-25 - Prilog OGS ZG Ovrv-21743-2026-4-2 od 23.04.2026. - Vjerodostojna isprava br. 1 - Izvadak iz poslovni.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c12f353-9d47-4446-8016-b33c7e3f42f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:50:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6b9668-4940-412f-91b8-cf1fc79a2fb6</t>
+  </si>
+  <si>
+    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6b9668-4940-412f-91b8-cf1fc79a2fb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 09.06.2026.</t>
   </si>
   <si>
-    <t>MANTUNELA j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.06.2026. 09:36:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58f00805-0454-42d4-a9ed-fb3b9eaea66d</t>
   </si>
   <si>
     <t>Rješenje - uskraćuje se potvrda stečajnog plana.pdf O132O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58f00805-0454-42d4-a9ed-fb3b9eaea66d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=470&amp;godina=2025</t>
   </si>
   <si>
     <t>Zapisnik od 24.03.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 11:16:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d6cf46a-56b5-4652-be51-4489426feb4b</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 24.03.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d6cf46a-56b5-4652-be51-4489426feb4b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 17.02.2026.</t>
   </si>
   <si>
     <t>17.02.2026. 10:40:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38b385ba-63b3-4c1f-98a5-eaae1deed4da</t>
   </si>
@@ -344,51 +420,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1021,45 +1097,255 @@
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>94</v>
       </c>
       <c r="L16" t="s">
         <v>95</v>
       </c>
       <c r="M16" t="s">
         <v>96</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>118</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>