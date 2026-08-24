--- v0 (2026-05-15)
+++ v1 (2026-08-24)
@@ -673,60 +673,60 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4b25a409-e177-48df-8e5a-94c8b421b5b7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-4701/2016-39 / Podnesak od 07.02.2019. - Rješenje VISOKOG TRGOVAČKOG SUDA U ZAGREBU broj:Pž-52/2019-2 od 08.01.2019.</t>
   </si>
   <si>
     <t>11.02.2019. 09:47:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9682e08-4b54-4700-9319-ac928fade5e2</t>
   </si>
   <si>
     <t>4701  16-39.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9682e08-4b54-4700-9319-ac928fade5e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-4701/2016-36-  Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st. od 08.01.2019.</t>
   </si>
   <si>
     <t>11.01.2019. 09:17:22</t>
   </si>
   <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de168564-5dec-4720-a652-764fb4a9892a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de168564-5dec-4720-a652-764fb4a9892a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ee38f2c-b17d-425d-86da-9a2df4f8009d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ee38f2c-b17d-425d-86da-9a2df4f8009d/dokumenti/preuzimanje</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/de168564-5dec-4720-a652-764fb4a9892a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja St-4701/2016-27</t>
   </si>
   <si>
     <t>29.11.2018. 09:53:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e79b195-5186-4559-9c78-c15d60067b15</t>
   </si>
   <si>
     <t>32909058.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e79b195-5186-4559-9c78-c15d60067b15/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju St-4701/2016-23</t>
   </si>
   <si>
     <t>21.11.2018. 15:03:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3e382831-c521-4cd6-8ae3-3bd6279233b7</t>
   </si>