--- v0 (2026-05-15)
+++ v1 (2026-06-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="105">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-592/2023</t>
   </si>
   <si>
+    <t>Podnesak od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Bajker moto service jednostavno društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Strmečka cesta 41, 49240 Stubičke Toplice, Hrvatska</t>
+  </si>
+  <si>
+    <t>54775967414</t>
+  </si>
+  <si>
+    <t>Bajker moto service jednostavno društvo s ograničenom odgovornošću za usluge 54775967414</t>
+  </si>
+  <si>
+    <t>05.06.2026. 11:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5fcb310-e0ab-4d4c-8945-857179c74898</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5fcb310-e0ab-4d4c-8945-857179c74898/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=592&amp;godina=2023</t>
+  </si>
+  <si>
     <t>Rješenje od 15.12.2025.</t>
   </si>
   <si>
-    <t>Bajker moto service jednostavno društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>15.12.2025. 14:17:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e4cc69f-5506-4c6d-a611-04964c35a19b</t>
   </si>
   <si>
     <t>Rješenje - zaključen stečajni postupak (čl. 344 SZ-a).pdf O891O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e4cc69f-5506-4c6d-a611-04964c35a19b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=592&amp;godina=2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 02.12.2025.; Prilog od: 02.12.2025.</t>
   </si>
   <si>
     <t>03.12.2025. 11:54:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a3ab1df-a955-4893-9939-bc792af36876</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-592_2023-52-1 - Promet po računu_troškovi st.postupka_bajker moto service.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a3ab1df-a955-4893-9939-bc792af36876/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.11.2025.</t>
   </si>
   <si>
     <t>13.11.2025. 15:38:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/696c6a9b-6d35-4ccd-99ca-c289b1397870</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
@@ -246,53 +261,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/2a8133fa-ec29-48b8-8494-169714fb65df/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.04.2025.; Podnesak od 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.; Prilog od: 15.04.2025.</t>
   </si>
   <si>
     <t>17.04.2025. 09:16:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91e6fd4b-4749-4d89-a48e-035e4162f692</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-592_2023-36-1 - St_592_2024_Popis predmeta stečajne mase čl.221_potpisano.pdf; Prilog St-592_2023-36-2 - St_592_2024_Popis vjerovnika čl.222_potpisano..pdf; Prilog St-592_2023-36-3 - St_592_2024_Pregled imovine i obveza čl.223_potpisano.pdf; Prilog St-592_2023-36-4 - Procjena bajker moto service.pdf; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/91e6fd4b-4749-4d89-a48e-035e4162f692/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 14.04.2025.</t>
   </si>
   <si>
     <t>15.04.2025. 09:35:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af2a04eb-e220-4375-8630-8f1e5b7c47e2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af2a04eb-e220-4375-8630-8f1e5b7c47e2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.01.2025.</t>
   </si>
   <si>
     <t>29.01.2025. 15:35:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27713621-318b-4603-aca2-ee8d0aa97208</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27713621-318b-4603-aca2-ee8d0aa97208/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 30.08.2024.</t>
   </si>
   <si>
     <t>30.08.2024. 13:39:52</t>
   </si>
@@ -356,51 +368,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -943,177 +955,219 @@
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M15" t="s">
         <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>93</v>
       </c>
       <c r="L16" t="s">
+        <v>65</v>
+      </c>
+      <c r="M16" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
         <v>98</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>99</v>
       </c>
-      <c r="M17" t="s">
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
         <v>100</v>
       </c>
-      <c r="N17" t="s">
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>