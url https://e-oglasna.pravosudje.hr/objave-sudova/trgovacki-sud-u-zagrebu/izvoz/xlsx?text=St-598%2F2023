--- v0 (2026-05-11)
+++ v1 (2026-08-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="205">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-598/2023</t>
   </si>
   <si>
+    <t>Podnesak od 01.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>OCEANIC društvo s ograničenom odgovornošću za ugostiteljstvo, proizvodnju i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskog proljeća 28, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>91549579022</t>
+  </si>
+  <si>
+    <t>OCEANIC društvo s ograničenom odgovornošću za ugostiteljstvo, proizvodnju i trgovinu u stečaju 91549579022</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:42:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4e6c10-0d2b-489f-9611-98a1fa9dfa32</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-598_2023-70-1 - 91549579022_01072026_ispostave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4e6c10-0d2b-489f-9611-98a1fa9dfa32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=598&amp;godina=2023</t>
+  </si>
+  <si>
     <t>Podnesak od 26.03.2026.</t>
   </si>
   <si>
-    <t>OCEANIC društvo s ograničenom odgovornošću za ugostiteljstvo, proizvodnju i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>26.03.2026. 14:19:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f52f186b-062b-4207-8833-708c78a4d8c7</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f52f186b-062b-4207-8833-708c78a4d8c7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=598&amp;godina=2023</t>
   </si>
   <si>
     <t>Podnesak od 16.01.2026.; Prilog od: 16.01.2026.; Prilog od: 16.01.2026.</t>
   </si>
   <si>
     <t>05.02.2026. 08:37:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5d4fe21-9b2c-410f-9b09-0ad0a485e6c9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-598_2023-68-1 - Oceanic d.o.o. - primopredajni zapisnik.pdf; Prilog St-598_2023-68-2 - Oceanic - promet do zatvaranja računa.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5d4fe21-9b2c-410f-9b09-0ad0a485e6c9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>20.01.2026. 09:24:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1acc5b4c-8799-41be-afb1-be8ccc2bc77e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1acc5b4c-8799-41be-afb1-be8ccc2bc77e/dokumenti/preuzimanje</t>
   </si>
@@ -653,51 +668,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N37"/>
+  <dimension ref="A1:N38"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -798,115 +813,115 @@
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -1492,93 +1507,93 @@
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>110</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>111</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>112</v>
       </c>
       <c r="L20" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
       <c r="M20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L21" t="s">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="M21" t="s">
         <v>118</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>119</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
@@ -1767,490 +1782,532 @@
       </c>
       <c r="L26" t="s">
         <v>142</v>
       </c>
       <c r="M26" t="s">
         <v>143</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>144</v>
       </c>
       <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
         <v>145</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
+        <v>146</v>
+      </c>
+      <c r="L27" t="s">
+        <v>147</v>
+      </c>
+      <c r="M27" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
+        <v>149</v>
+      </c>
+      <c r="E28" t="s">
         <v>150</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L28" t="s">
-        <v>153</v>
+        <v>127</v>
       </c>
       <c r="M28" t="s">
         <v>154</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>155</v>
       </c>
       <c r="E29" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I29" t="s">
         <v>156</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>157</v>
       </c>
       <c r="L29" t="s">
         <v>158</v>
       </c>
       <c r="M29" t="s">
         <v>159</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>160</v>
       </c>
       <c r="E30" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I30" t="s">
         <v>161</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>162</v>
       </c>
       <c r="L30" t="s">
         <v>163</v>
       </c>
       <c r="M30" t="s">
         <v>164</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>165</v>
       </c>
       <c r="E31" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I31" t="s">
         <v>166</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>167</v>
       </c>
       <c r="L31" t="s">
         <v>168</v>
       </c>
       <c r="M31" t="s">
         <v>169</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>170</v>
       </c>
       <c r="E32" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I32" t="s">
         <v>171</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>172</v>
       </c>
       <c r="L32" t="s">
         <v>173</v>
       </c>
       <c r="M32" t="s">
         <v>174</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>175</v>
       </c>
       <c r="E33" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I33" t="s">
         <v>176</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>177</v>
       </c>
       <c r="L33" t="s">
         <v>178</v>
       </c>
       <c r="M33" t="s">
         <v>179</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>180</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I34" t="s">
         <v>181</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
         <v>182</v>
       </c>
       <c r="L34" t="s">
         <v>183</v>
       </c>
       <c r="M34" t="s">
         <v>184</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>185</v>
       </c>
       <c r="E35" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I35" t="s">
         <v>186</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
         <v>187</v>
       </c>
       <c r="L35" t="s">
         <v>188</v>
       </c>
       <c r="M35" t="s">
         <v>189</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
         <v>190</v>
       </c>
       <c r="E36" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I36" t="s">
         <v>191</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
         <v>192</v>
       </c>
       <c r="L36" t="s">
         <v>193</v>
       </c>
       <c r="M36" t="s">
         <v>194</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>195</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="I37" t="s">
         <v>196</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
         <v>197</v>
       </c>
       <c r="L37" t="s">
         <v>198</v>
       </c>
       <c r="M37" t="s">
         <v>199</v>
       </c>
       <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" t="s">
+        <v>200</v>
+      </c>
+      <c r="E38" t="s">
+        <v>150</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+      <c r="I38" t="s">
+        <v>201</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>202</v>
+      </c>
+      <c r="L38" t="s">
+        <v>203</v>
+      </c>
+      <c r="M38" t="s">
+        <v>204</v>
+      </c>
+      <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>