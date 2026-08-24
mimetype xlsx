--- v0 (2026-06-29)
+++ v1 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,141 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-605/2026</t>
   </si>
   <si>
+    <t>Rješenje od 23.07.2026. - za javnost</t>
+  </si>
+  <si>
+    <t>FULL XL ENERGY j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Mihanovića 6, 49210 Veliko Trgovišće, Hrvatska</t>
+  </si>
+  <si>
+    <t>03988046227</t>
+  </si>
+  <si>
+    <t>FULL XL ENERGY j.d.o.o. 03988046227</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b07d9cc-27cb-4cdd-ba97-9d5902c1b86f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju skraćenog stečajnog postupka.pdf O1000000012O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b07d9cc-27cb-4cdd-ba97-9d5902c1b86f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=605&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Oglas od 24.04.2026. - za javnost</t>
   </si>
   <si>
-    <t>FULL XL ENERGY j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>24.04.2026. 14:33:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3eb5f03-b99f-4a61-8544-12a6d696d796</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3eb5f03-b99f-4a61-8544-12a6d696d796/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=605&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +241,84 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>