--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,87 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-662/2026</t>
   </si>
   <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>L.T.M. skate gradnja d.o.o.</t>
+  </si>
+  <si>
+    <t>Podgorska ulica 100, 10298 Novaki Bistranski, Hrvatska</t>
+  </si>
+  <si>
+    <t>73838742754</t>
+  </si>
+  <si>
+    <t>L.T.M. skate gradnja d.o.o. 73838742754</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:03:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/819e2ccf-2d2c-46fd-b034-870bbc27580c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/819e2ccf-2d2c-46fd-b034-870bbc27580c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f9b7f93-e98a-4fbc-8582-722d4d8048fe</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f9b7f93-e98a-4fbc-8582-722d4d8048fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c936896d-1eba-41e3-8bf2-8cfa61e43e2b</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c936896d-1eba-41e3-8bf2-8cfa61e43e2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-662/2025</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-662/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> L.T.M. skate gradnja d.o.o.</t>
+  </si>
+  <si>
+    <t>Podgorska ulica 100, Novaki Bistranski, 10298 Bistra</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:40:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daae3d73-0d38-4511-9eac-4bc0c5ee20f3</t>
+  </si>
+  <si>
+    <t>07-02-26-14 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-15 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daae3d73-0d38-4511-9eac-4bc0c5ee20f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 09.06.2026.; Prijedlog od 09.06.2026.; Prilog od: 09.06.2026.; Podnesak od 05.06.2026.; Podnesak od 26.05.2026.</t>
   </si>
   <si>
-    <t>L.T.M. skate gradnja d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.06.2026. 10:08:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8418778-4cfe-4892-9a45-487b2a4f1e4c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prijedlog.pdf P155P; Prilog St-662_2026-10-1 - račun.pdf; Podatak o upisu.pdf P69P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8418778-4cfe-4892-9a45-487b2a4f1e4c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-662/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>Podgorska ulica 100, Novaki Bistranski, 10298 Bistra</t>
   </si>
   <si>
     <t>01.06.2026. 09:11:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46e2e05d-bd34-4445-9f53-3c6d1a216794</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - CROATIA OSIGURANJE.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - RAIFFEISEN LEASING.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - ZG HOLDING.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - VODOOPSKRBA I ODVODNJA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -EOS MATRIX.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46e2e05d-bd34-4445-9f53-3c6d1a216794/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-662/2026</t>
   </si>
   <si>
     <t>01.06.2026. 09:05:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac40d9e5-a230-47a1-ae1a-ae4ede6022da</t>
   </si>
   <si>
     <t>07-02-26-12 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
@@ -230,51 +296,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -336,280 +402,448 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
         <v>39</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>