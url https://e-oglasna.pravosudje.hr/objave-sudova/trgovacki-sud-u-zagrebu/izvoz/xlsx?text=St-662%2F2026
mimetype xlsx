--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="116">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,225 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-662/2026</t>
   </si>
   <si>
+    <t>Prijedlog od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>L.T.M. skate gradnja d.o.o.</t>
+  </si>
+  <si>
+    <t>Podgorska ulica 100, 10298 Novaki Bistranski, Hrvatska</t>
+  </si>
+  <si>
+    <t>73838742754</t>
+  </si>
+  <si>
+    <t>L.T.M. skate gradnja d.o.o. 73838742754</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:00:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a696675f-6a07-442c-94b4-b088c56abe36</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a696675f-6a07-442c-94b4-b088c56abe36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.; Rješenje od 02.09.2026.; Rješenje od 02.09.2026.; Rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 12:51:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25d78339-2c07-4587-bda0-39963cf1592e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Rješenje.pdf O97O; Rješenje.pdf O97O; Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25d78339-2c07-4587-bda0-39963cf1592e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.08.2026.; Prilog od: 27.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 08:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d554d576-295a-4e56-9afe-ed90049a7b36</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-662_2026-19-1 - Potvrda - odobrenje povjerenika za prodaju vozila.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d554d576-295a-4e56-9afe-ed90049a7b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 14:55:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30eabf6d-9bb2-4844-8a9b-f3f55566fa28</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30eabf6d-9bb2-4844-8a9b-f3f55566fa28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 15:30:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/616e1f62-f739-416b-af6a-24e746fce691</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-662_2026-17-1 - Jomologia - Vrijednost rabljenog vozila Mercedes Sprinter.pdf; Prilog St-662_2026-17-2 - Jomologia - Vrijednost rabljenog vozila VW Transporter.pdf; Prilog St-662_2026-17-3 - Račun 17-1-1.pdf; Prilog St-662_2026-17-4 - Račun 16-1-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/616e1f62-f739-416b-af6a-24e746fce691/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.08.2026.; Podnesak od 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:53:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/637e69ee-a466-4caa-82a8-646d63f60476</t>
+  </si>
+  <si>
+    <t>Prijava tražbine u stečajnom postupku.pdf P88P; Prilog St-662_2026-15-1 - prijava tražbine vjerovnika  RAIFFEISENBANK AUSTRIJA D.D 07-02-26-4.pdf; Prilog St-662_2026-15-2 - prijava tražbine vjerovnika  FINANCIJSKA AGENCIJA 07-02-26-5.pdf; Prilog St-662_2026-15-3 - prijava tražbine vjerovnika CROATIA OSIGURANJE D.D. 07-02-26-6.pdf; Prilog St-662_2026-15-4 - prijava tražbine vjerovnika uz dopis  MINISTARSTVO FINANCIJA POREZNA UPRAVA 07-02-26-7.pdf; Prilog St-662_2026-15-5 - prijava tražbine vjerovnika RAIFFEISEN LEASING D.O.O 07-02-26-8.pdf; Prilog St-662_2026-15-6 - prijava tražbine vjerovnika ZAGREBAČKI HOLDING D.O.O 07-02-26-9.pdf; Prilog St-662_2026-15-7 - prijava tražbine vjerovnika VODOOPSKRBA I ODVODNJA D.O.O. 07-02-26-10.pdf; Prilog St-662_2026-15-8 - prijava tražbine vjerovnika EOS MATRIX D.O.O. 07-02-26-11.pdf; Prilog St-662_2026-15-9 - očitovanje dužnika 07-02-26-14.pdf; Prilog St-662_2026-15-10 - očitovanje povjerenika 07-02-26-15.pdf; Prilog St-662_2026-15-11 - omot.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/637e69ee-a466-4caa-82a8-646d63f60476/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-662/2026</t>
+  </si>
+  <si>
+    <t>Podgorska ulica 100, Novaki Bistranski, 10298 Bistra</t>
+  </si>
+  <si>
+    <t>10.08.2026. 08:38:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d6b4a60-ea6a-49eb-80c2-704ae549d590</t>
+  </si>
+  <si>
+    <t>07-02-26-17 TABLICA OSPORENIH TRAŽBINA_.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d6b4a60-ea6a-49eb-80c2-704ae549d590/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
-    <t>L.T.M. skate gradnja d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>22.07.2026. 13:03:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/819e2ccf-2d2c-46fd-b034-870bbc27580c</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/819e2ccf-2d2c-46fd-b034-870bbc27580c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 21.07.2026.</t>
   </si>
   <si>
     <t>22.07.2026. 09:53:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f9b7f93-e98a-4fbc-8582-722d4d8048fe</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f9b7f93-e98a-4fbc-8582-722d4d8048fe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.07.2026.</t>
   </si>
   <si>
     <t>20.07.2026. 11:09:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c936896d-1eba-41e3-8bf2-8cfa61e43e2b</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c936896d-1eba-41e3-8bf2-8cfa61e43e2b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-662/2025</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-662/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> L.T.M. skate gradnja d.o.o.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podgorska ulica 100, Novaki Bistranski, 10298 Bistra</t>
   </si>
   <si>
     <t>13.07.2026. 12:40:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/daae3d73-0d38-4511-9eac-4bc0c5ee20f3</t>
   </si>
   <si>
     <t>07-02-26-14 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-15 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/daae3d73-0d38-4511-9eac-4bc0c5ee20f3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 09.06.2026.; Prijedlog od 09.06.2026.; Prilog od: 09.06.2026.; Podnesak od 05.06.2026.; Podnesak od 26.05.2026.</t>
   </si>
   <si>
     <t>10.06.2026. 10:08:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f8418778-4cfe-4892-9a45-487b2a4f1e4c</t>
   </si>
@@ -296,51 +401,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -480,370 +585,664 @@
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>37</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="M10" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="L11" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M11" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
         <v>78</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>79</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>80</v>
       </c>
-      <c r="N12" t="s">
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>81</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>86</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>92</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>96</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>101</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>102</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>107</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>112</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>113</v>
+      </c>
+      <c r="L19" t="s">
+        <v>114</v>
+      </c>
+      <c r="M19" t="s">
+        <v>115</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>