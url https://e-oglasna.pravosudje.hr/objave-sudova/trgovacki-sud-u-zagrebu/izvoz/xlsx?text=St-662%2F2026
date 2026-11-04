--- v2 (2026-09-18)
+++ v3 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="152">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,194 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-662/2026</t>
   </si>
   <si>
+    <t>Podnesak od 02.11.2026.; Prilog od: 02.11.2026.</t>
+  </si>
+  <si>
+    <t>L.T.M. skate gradnja d.o.o.</t>
+  </si>
+  <si>
+    <t>Podgorska ulica 100, 10298 Novaki Bistranski, Hrvatska</t>
+  </si>
+  <si>
+    <t>73838742754</t>
+  </si>
+  <si>
+    <t>L.T.M. skate gradnja d.o.o. 73838742754</t>
+  </si>
+  <si>
+    <t>02.11.2026. 13:40:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08b702e4-e29a-4cfb-b5f0-0e7a98ecf09d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-662_2026-40-1 - Putni nalozi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08b702e4-e29a-4cfb-b5f0-0e7a98ecf09d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrdi plana restrukturiranja</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:00:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7256018-a5bd-49e2-a57a-584bb136337a</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7256018-a5bd-49e2-a57a-584bb136337a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:14:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12428150-467f-43b8-aed5-c2af5c0ff8cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12428150-467f-43b8-aed5-c2af5c0ff8cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:41:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d38779b3-5436-400d-b92c-1eb3688f75ae</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d38779b3-5436-400d-b92c-1eb3688f75ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2622ba6a-aa48-4bf4-949d-4baeaab5a640</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2622ba6a-aa48-4bf4-949d-4baeaab5a640/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 06.10.2026.; Zaključak od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32907fa-1b8e-4098-b5fa-0ea0c6669223</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32907fa-1b8e-4098-b5fa-0ea0c6669223/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.09.2026.; Prilog od: 30.09.2026.</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:12:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3699effd-f3c6-4bc3-bf24-37641d7d7844</t>
+  </si>
+  <si>
+    <t>Izmijenjeni plan restrukturiranja.pdf P607P; Prilog St-662_2026-29-1 - plan restrukturiranja pot zz.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3699effd-f3c6-4bc3-bf24-37641d7d7844/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.09.2026.; Podnesak od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 14:41:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c7afefa-732a-4407-9d22-0129dbb8224c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c7afefa-732a-4407-9d22-0129dbb8224c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 14.09.2026.</t>
   </si>
   <si>
-    <t>L.T.M. skate gradnja d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.09.2026. 11:00:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a696675f-6a07-442c-94b4-b088c56abe36</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a696675f-6a07-442c-94b4-b088c56abe36/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=662&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 02.09.2026.; Rješenje od 02.09.2026.; Rješenje od 02.09.2026.; Rješenje od 02.09.2026.</t>
   </si>
   <si>
     <t>02.09.2026. 12:51:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25d78339-2c07-4587-bda0-39963cf1592e</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O; Rješenje.pdf O97O; Rješenje.pdf O97O; Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25d78339-2c07-4587-bda0-39963cf1592e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.08.2026.; Prilog od: 27.08.2026.</t>
   </si>
   <si>
     <t>31.08.2026. 08:57:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d554d576-295a-4e56-9afe-ed90049a7b36</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-662_2026-19-1 - Potvrda - odobrenje povjerenika za prodaju vozila.pdf</t>
@@ -191,66 +305,60 @@
   <si>
     <t>Podgorska ulica 100, Novaki Bistranski, 10298 Bistra</t>
   </si>
   <si>
     <t>10.08.2026. 08:38:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d6b4a60-ea6a-49eb-80c2-704ae549d590</t>
   </si>
   <si>
     <t>07-02-26-17 TABLICA OSPORENIH TRAŽBINA_.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d6b4a60-ea6a-49eb-80c2-704ae549d590/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
     <t>22.07.2026. 13:03:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/819e2ccf-2d2c-46fd-b034-870bbc27580c</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/819e2ccf-2d2c-46fd-b034-870bbc27580c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.07.2026.</t>
   </si>
   <si>
     <t>22.07.2026. 09:53:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f9b7f93-e98a-4fbc-8582-722d4d8048fe</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f9b7f93-e98a-4fbc-8582-722d4d8048fe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 17.07.2026.</t>
   </si>
   <si>
     <t>20.07.2026. 11:09:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c936896d-1eba-41e3-8bf2-8cfa61e43e2b</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c936896d-1eba-41e3-8bf2-8cfa61e43e2b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-662/2025</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-662/2026</t>
   </si>
@@ -401,51 +509,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,681 +676,1017 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="L11" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="M11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="M13" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="M14" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L15" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="M15" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>91</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="M16" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="M17" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="L18" t="s">
-        <v>109</v>
+        <v>39</v>
       </c>
       <c r="M18" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>109</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>111</v>
+      </c>
+      <c r="F20" t="s">
+        <v>91</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
         <v>113</v>
       </c>
-      <c r="L19" t="s">
+      <c r="L20" t="s">
         <v>114</v>
       </c>
-      <c r="M19" t="s">
+      <c r="M20" t="s">
         <v>115</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N20" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>118</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" t="s">
+        <v>111</v>
+      </c>
+      <c r="F22" t="s">
+        <v>91</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>123</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>124</v>
+      </c>
+      <c r="L22" t="s">
+        <v>125</v>
+      </c>
+      <c r="M22" t="s">
+        <v>126</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" t="s">
+        <v>111</v>
+      </c>
+      <c r="F23" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>129</v>
+      </c>
+      <c r="L23" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" t="s">
+        <v>131</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>133</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>134</v>
+      </c>
+      <c r="L24" t="s">
+        <v>135</v>
+      </c>
+      <c r="M24" t="s">
+        <v>136</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>137</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>138</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" t="s">
+        <v>140</v>
+      </c>
+      <c r="M25" t="s">
+        <v>141</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>142</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>143</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>144</v>
+      </c>
+      <c r="L26" t="s">
+        <v>145</v>
+      </c>
+      <c r="M26" t="s">
+        <v>146</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>147</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>148</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>149</v>
+      </c>
+      <c r="L27" t="s">
+        <v>150</v>
+      </c>
+      <c r="M27" t="s">
+        <v>151</v>
+      </c>
+      <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>