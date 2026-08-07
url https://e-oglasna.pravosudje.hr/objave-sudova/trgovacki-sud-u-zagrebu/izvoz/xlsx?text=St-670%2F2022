--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="685" uniqueCount="311">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,72 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-670/2022</t>
   </si>
   <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNA ZADRUGA KLOŠTAR</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNA ZADRUGA KLOŠTAR 50716872931; POLJOPRIVREDNA ZADRUGA KLOŠTAR</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:19:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3e95c51-ecbe-421b-b506-4aa65bd825f5</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3e95c51-ecbe-421b-b506-4aa65bd825f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=670&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecf8dc81-eed7-42d4-ae60-6ca46edc0b58</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-670_2022-74-1 - izvod 5_26.pdf; Prilog St-670_2022-74-2 - izvod 6_26.pdf; Prilog St-670_2022-74-3 - izvod 7_26.pdf; Prilog St-670_2022-74-4 - izvod 8_26.pdf; Prilog St-670_2022-74-5 - izvod 9_26.pdf; Prilog St-670_2022-74-6 - izvod 10_26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecf8dc81-eed7-42d4-ae60-6ca46edc0b58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 25.05.2026. ZA JAVNOST</t>
   </si>
   <si>
-    <t>POLJOPRIVREDNA ZADRUGA KLOŠTAR</t>
-[...4 lines deleted...]
-  <si>
     <t>25.05.2026. 13:37:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d979051-ed61-4866-9826-88a08ea74efe</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d979051-ed61-4866-9826-88a08ea74efe/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=670&amp;godina=2022</t>
   </si>
   <si>
     <t>25.05.2026. 13:36:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50e737eb-526a-4056-b48f-4cd03aca9b59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50e737eb-526a-4056-b48f-4cd03aca9b59/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 13.05.2026. ZA JAVNOST</t>
   </si>
   <si>
     <t>25.05.2026. 13:00:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5a9a0c43-b55a-496e-bdfb-ff1f9893d4f1</t>
   </si>
   <si>
     <t>Diobeni popis.pdf P2P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5a9a0c43-b55a-496e-bdfb-ff1f9893d4f1/dokumenti/preuzimanje</t>
   </si>
@@ -956,51 +986,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N60"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1055,221 +1085,221 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>19</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="M3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>19</v>
       </c>
       <c r="I5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>19</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="M7" t="s">
         <v>46</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8"/>
@@ -1321,127 +1351,127 @@
       <c r="J9"/>
       <c r="K9" t="s">
         <v>54</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" t="s">
         <v>56</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>19</v>
       </c>
       <c r="I12" t="s">
         <v>67</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>68</v>
       </c>
       <c r="L12" t="s">
         <v>69</v>
       </c>
       <c r="M12" t="s">
         <v>70</v>
       </c>
       <c r="N12" t="s">
         <v>24</v>
       </c>
@@ -1567,279 +1597,279 @@
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>86</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>19</v>
       </c>
       <c r="I16" t="s">
         <v>87</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>88</v>
       </c>
       <c r="L16" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="M16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="M18" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L20" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="M20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L22" t="s">
-        <v>116</v>
+        <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>117</v>
       </c>
       <c r="N22" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>118</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23"/>
@@ -1937,127 +1967,127 @@
         <v>132</v>
       </c>
       <c r="N25" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>133</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
+        <v>135</v>
+      </c>
+      <c r="L26" t="s">
         <v>136</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="N26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
         <v>19</v>
       </c>
       <c r="I27" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
+        <v>140</v>
+      </c>
+      <c r="L27" t="s">
         <v>141</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="N27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="I28" t="s">
         <v>145</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>146</v>
       </c>
       <c r="L28" t="s">
         <v>147</v>
       </c>
       <c r="M28" t="s">
         <v>148</v>
       </c>
       <c r="N28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
@@ -2099,127 +2129,127 @@
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>154</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>19</v>
       </c>
       <c r="I30" t="s">
         <v>155</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>156</v>
       </c>
       <c r="L30" t="s">
-        <v>79</v>
+        <v>157</v>
       </c>
       <c r="M30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N30" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>19</v>
       </c>
       <c r="I31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>19</v>
       </c>
       <c r="I32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L32" t="s">
-        <v>166</v>
+        <v>89</v>
       </c>
       <c r="M32" t="s">
         <v>167</v>
       </c>
       <c r="N32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>168</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33"/>
@@ -2289,241 +2319,241 @@
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>178</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
         <v>19</v>
       </c>
       <c r="I35" t="s">
         <v>179</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
         <v>180</v>
       </c>
       <c r="L35" t="s">
-        <v>22</v>
+        <v>181</v>
       </c>
       <c r="M35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>19</v>
       </c>
       <c r="I36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L36" t="s">
-        <v>22</v>
+        <v>186</v>
       </c>
       <c r="M36" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="N36" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>19</v>
       </c>
       <c r="I37" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="L37" t="s">
-        <v>189</v>
+        <v>33</v>
       </c>
       <c r="M37" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="N37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>19</v>
       </c>
       <c r="I38" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L38" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="M38" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="N38" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>19</v>
       </c>
       <c r="I39" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>19</v>
       </c>
       <c r="I40" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L40" t="s">
-        <v>203</v>
+        <v>94</v>
       </c>
       <c r="M40" t="s">
         <v>204</v>
       </c>
       <c r="N40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
         <v>205</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41"/>
@@ -2669,241 +2699,241 @@
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
         <v>225</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>19</v>
       </c>
       <c r="I45" t="s">
         <v>226</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
         <v>227</v>
       </c>
       <c r="L45" t="s">
-        <v>79</v>
+        <v>228</v>
       </c>
       <c r="M45" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="N45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>19</v>
       </c>
       <c r="I46" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L46" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M46" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="N46" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>19</v>
       </c>
       <c r="I47" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="L47" t="s">
-        <v>237</v>
+        <v>89</v>
       </c>
       <c r="M47" t="s">
         <v>238</v>
       </c>
       <c r="N47" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
         <v>239</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>19</v>
       </c>
       <c r="I48" t="s">
         <v>240</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
         <v>241</v>
       </c>
       <c r="L48" t="s">
-        <v>79</v>
+        <v>242</v>
       </c>
       <c r="M48" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="N48" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
         <v>19</v>
       </c>
       <c r="I49" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="L49" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M49" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="N49" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
         <v>19</v>
       </c>
       <c r="I50" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L50" t="s">
-        <v>251</v>
+        <v>89</v>
       </c>
       <c r="M50" t="s">
         <v>252</v>
       </c>
       <c r="N50" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
         <v>253</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51"/>
@@ -3049,241 +3079,317 @@
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
         <v>273</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>19</v>
       </c>
       <c r="I55" t="s">
         <v>274</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>275</v>
       </c>
       <c r="L55" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="M55" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="N55" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>19</v>
       </c>
       <c r="I56" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="L56" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="M56" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="N56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>19</v>
       </c>
       <c r="I57" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="L57" t="s">
-        <v>79</v>
+        <v>281</v>
       </c>
       <c r="M57" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="N57" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>19</v>
       </c>
       <c r="I58" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L58" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M58" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="N58" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>19</v>
       </c>
       <c r="I59" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="L59" t="s">
-        <v>294</v>
+        <v>89</v>
       </c>
       <c r="M59" t="s">
         <v>295</v>
       </c>
       <c r="N59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
         <v>296</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>19</v>
       </c>
       <c r="I60" t="s">
         <v>297</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
         <v>298</v>
       </c>
       <c r="L60" t="s">
         <v>299</v>
       </c>
       <c r="M60" t="s">
         <v>300</v>
       </c>
       <c r="N60" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>16</v>
+      </c>
+      <c r="D61" t="s">
+        <v>301</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" t="s">
+        <v>302</v>
+      </c>
+      <c r="J61"/>
+      <c r="K61" t="s">
+        <v>303</v>
+      </c>
+      <c r="L61" t="s">
+        <v>304</v>
+      </c>
+      <c r="M61" t="s">
+        <v>305</v>
+      </c>
+      <c r="N61" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" t="s">
+        <v>306</v>
+      </c>
+      <c r="E62" t="s">
+        <v>18</v>
+      </c>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62" t="s">
+        <v>19</v>
+      </c>
+      <c r="I62" t="s">
+        <v>307</v>
+      </c>
+      <c r="J62"/>
+      <c r="K62" t="s">
+        <v>308</v>
+      </c>
+      <c r="L62" t="s">
+        <v>309</v>
+      </c>
+      <c r="M62" t="s">
+        <v>310</v>
+      </c>
+      <c r="N62" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>