--- v0 (2026-05-23)
+++ v1 (2026-09-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-688/2025</t>
   </si>
   <si>
+    <t>Podnesak od 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.; Prilog od: 27.08.2026.</t>
+  </si>
+  <si>
+    <t>EUROING d.o.o.</t>
+  </si>
+  <si>
+    <t>Maksimirska cesta 3, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>62576900177</t>
+  </si>
+  <si>
+    <t>EUROING d.o.o. 62576900177</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:17:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5918e323-bb5e-4b16-a602-07c65aee92a9</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-688_2025-26-1 - St-688-2025_Analitika_otvorenih_potraživanja.pdf; Prilog St-688_2025-26-2 - St-688-2025_Bruto_bilanca.pdf; Prilog St-688_2025-26-3 - St-688-2025_Potvrda_FINA.pdf; Prilog St-688_2025-26-4 - St-688-2025_Presuda_P-3235-2013-48.pdf; Prilog St-688_2025-26-5 - St-688-2025_Izjava_o_prijeboju.pdf; Prilog St-688_2025-26-6 - St-688-2025_Presuda_Gž-1829-2020-6.pdf; Prilog St-688_2025-26-7 - St-688-2025_Presuda_P-1507-2016-31.pdf; Prilog St-688_2025-26-8 - St-688-2025_Presuda_Pž-3305-2024-3.pdf; Prilog St-688_2025-26-9 - St-688-2025_Zk.ul.13921_CENTAR_NOVI.pdf; Prilog St-688_2025-26-10 - St-688-2025_Rješenje_Rev-4753-2022-4.pdf; Prilog St-688_2025-26-11 - St-688-2025_Presuda_Gž-551-2019-2.pdf; Prilog St-688_2025-26-12 - St-688-2025_Ugovor_o_cesiji.pdf; Prilog St-688_2025-26-13 - St-688-2025_Račun_1-1-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5918e323-bb5e-4b16-a602-07c65aee92a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=688&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a64263-97ca-4bd8-a4f4-fcc173a999f4</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a64263-97ca-4bd8-a4f4-fcc173a999f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:29:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11c69f70-1346-43e1-8ca4-32170b0e2f6c</t>
+  </si>
+  <si>
+    <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11c69f70-1346-43e1-8ca4-32170b0e2f6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zapisnik od 17.02.2026.</t>
   </si>
   <si>
-    <t>EUROING d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.02.2026. 10:13:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a3cd4ef-40ca-4ddb-ba28-81493cf9e6d8</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 17.02.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a3cd4ef-40ca-4ddb-ba28-81493cf9e6d8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=688&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 03.02.2026.; Dopis od 08.01.2026.</t>
   </si>
   <si>
     <t>10.02.2026. 13:17:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8c35ba53-899b-49cf-92de-9cc04d682fe9</t>
   </si>
   <si>
     <t>Dopis.pdf P1000000004P; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8c35ba53-899b-49cf-92de-9cc04d682fe9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 04.02.2026.; Prilog od: 04.02.2026.; Prilog od: 04.02.2026.; Prilog od: 04.02.2026.; Prilog od: 04.02.2026.; Prilog od: 04.02.2026.; Prilog od: 04.02.2026.</t>
   </si>
   <si>
     <t>10.02.2026. 10:06:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/934df0f2-44b6-4082-a407-b9dcd16af08b</t>
   </si>
@@ -179,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +442,168 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>