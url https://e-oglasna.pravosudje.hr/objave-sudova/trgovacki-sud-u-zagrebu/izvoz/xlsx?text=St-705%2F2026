--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="60">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,147 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-705/2026</t>
   </si>
   <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Plava krava izdavaštvo d.o.o.</t>
+  </si>
+  <si>
+    <t>Paška ulica 4B, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503141656</t>
+  </si>
+  <si>
+    <t>Plava krava izdavaštvo d.o.o. 79503141656</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:28:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38ef56d6-bee6-441b-bb1d-b3b9daea33c9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-705_2026-12-1 - Prilog broj 1- Poslovna kartica partnera.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38ef56d6-bee6-441b-bb1d-b3b9daea33c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-705/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>PLAVA KRAVA IZDAVAŠTVO d.o.o.</t>
+  </si>
+  <si>
+    <t>Paška ulica 4B, Zagreb</t>
+  </si>
+  <si>
+    <t>PLAVA KRAVA IZDAVAŠTVO d.o.o. 79503141656</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:34:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b136fcf-8231-41d4-96ce-25b356d3d3a9</t>
+  </si>
+  <si>
+    <t>07-02-26-22 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - TISKARA ZRINSKI.pdf; 07-02-26-23  DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b136fcf-8231-41d4-96ce-25b356d3d3a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-705/2026</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a502ee51-111a-4163-9456-e80743609c1d</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - TISKARA ZELINA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - ERSTE&amp;STEIERMÄRKISCHE BANK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - LIBURNIA POMORSKA AGENCIJA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -GRAFIČKI ZAVOD HRVATSKE.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -RTL HRVATSKA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -BENUSSI.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -A1 HRVATSKA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -ZAGREBAČKA BANKA.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -ZAGREBAČKA BANKA - ISPRAVAK PRIJAVE.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -PLAVA KRAVA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -MEGA RENT.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -OG GRAFIKA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -OG GRAFIKA - ISPRAVAK PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a502ee51-111a-4163-9456-e80743609c1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-705/2026</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7298c68b-c197-48c8-87d3-0c30e23a97ec</t>
+  </si>
+  <si>
+    <t>07-02-26-19 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7298c68b-c197-48c8-87d3-0c30e23a97ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 20.04.2026.; Prijedlog od 19.03.2026.; Prilog od: 19.03.2026.; Prilog od: 19.03.2026.; Prilog od: 19.03.2026.; Prilog od: 19.03.2026.</t>
   </si>
   <si>
-    <t>Plava krava izdavaštvo d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.04.2026. 14:33:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef09b1cb-6ba1-4cce-b3fd-66af7030172a</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-705_2026-1-1 - prijedlog dužnika za otvaranje predstečajnog postupka na obrascu.pdf; Prilog St-705_2026-1-2 - potvrda o uplati troškova.pdf; Prilog St-705_2026-1-3 - potvrda o blokadi računa.pdf; Prilog St-705_2026-1-4 - očevidnik neizvršenih osnova za plaćanje bez specifikacije.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef09b1cb-6ba1-4cce-b3fd-66af7030172a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=705&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.</t>
   </si>
   <si>
     <t>15.04.2026. 08:03:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7947a813-80f2-4c58-af2d-6490acf9235c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-705_2026-4-1 - potvrda o blokadi računa s očevidnikom neizvršenih osnova za plaćanje.pdf; Prilog St-705_2026-4-2 - popis nekretnina i pokretnina i drugih prava dužnika na tuđoj imovine dužnika.pdf; Prilog St-705_2026-4-3 - popis novčanih tražbina dužnika prema dužnikovim dužnicima.pdf; Prilog St-705_2026-4-4 - popis nenovčanih tražbina.pdf; Prilog St-705_2026-4-5 - popis drugih prava koja čine imovinu dužnika.pdf; Prilog St-705_2026-4-6 - popis računa i stanja dužnika.pdf; Prilog St-705_2026-4-7 - popis druge imovine dužnika.pdf; Prilog St-705_2026-4-8 - popis obveza unesenih u poslovne knjige dužnika.pdf; Prilog St-705_2026-4-9 - popis drugih novčanih i nenovčanih obveza i razlučnih i izlučnih prava na imovini dužnika.pdf; Prilog St-705_2026-4-10 - pregled prosječnih mjesečnih troškova poslovanja dužnika.pdf; Prilog St-705_2026-4-11 - popis nepodmihenih obveza prema radnicima uz izjavu o broju zaposlenika.pdf; Prilog St-705_2026-4-12 - račun dobiti i gubitka s bilancama uz GFI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7947a813-80f2-4c58-af2d-6490acf9235c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 24.03.2026.</t>
   </si>
   <si>
     <t>25.03.2026. 13:00:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b303d15e-1086-4519-bb2e-fffbf092495a</t>
   </si>
@@ -164,51 +233,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -270,112 +339,280 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>