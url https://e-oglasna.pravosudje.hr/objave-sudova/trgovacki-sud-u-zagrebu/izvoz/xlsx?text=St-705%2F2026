--- v1 (2026-07-01)
+++ v2 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="88">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,174 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-705/2026</t>
   </si>
   <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Plava krava izdavaštvo d.o.o.</t>
+  </si>
+  <si>
+    <t>Paška ulica 4B, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503141656</t>
+  </si>
+  <si>
+    <t>Plava krava izdavaštvo d.o.o. 79503141656</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:36:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d662f03-64ad-4b23-850d-5d33dca84a10</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d662f03-64ad-4b23-850d-5d33dca84a10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-705/2026</t>
+  </si>
+  <si>
+    <t>PLAVA KRAVA IZDAVAŠTVO d.o.o.</t>
+  </si>
+  <si>
+    <t>Paška ulica 4B, Zagreb</t>
+  </si>
+  <si>
+    <t>PLAVA KRAVA IZDAVAŠTVO d.o.o. 79503141656</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:16:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff3e45e1-9958-48df-b882-d6346a188761</t>
+  </si>
+  <si>
+    <t>07-02-26-26 TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff3e45e1-9958-48df-b882-d6346a188761/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:01:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d372a8fd-d94d-4199-b08f-28bc5c45539d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d372a8fd-d94d-4199-b08f-28bc5c45539d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:59:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/495903b7-6416-41de-939c-7da61a422e0e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/495903b7-6416-41de-939c-7da61a422e0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:58:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63dfdb46-ba47-4b54-8c74-337c9821ce42</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63dfdb46-ba47-4b54-8c74-337c9821ce42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-705/2026</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:00:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d98cded7-e31e-4720-8021-475ba0cd4272</t>
+  </si>
+  <si>
+    <t>07-02-26-23 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-24 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d98cded7-e31e-4720-8021-475ba0cd4272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.</t>
   </si>
   <si>
-    <t>Plava krava izdavaštvo d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>08.06.2026. 14:28:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38ef56d6-bee6-441b-bb1d-b3b9daea33c9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-705_2026-12-1 - Prilog broj 1- Poslovna kartica partnera.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38ef56d6-bee6-441b-bb1d-b3b9daea33c9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=705&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-705/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
-  </si>
-[...7 lines deleted...]
-    <t>PLAVA KRAVA IZDAVAŠTVO d.o.o. 79503141656</t>
   </si>
   <si>
     <t>26.05.2026. 12:34:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b136fcf-8231-41d4-96ce-25b356d3d3a9</t>
   </si>
   <si>
     <t>07-02-26-22 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - TISKARA ZRINSKI.pdf; 07-02-26-23  DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b136fcf-8231-41d4-96ce-25b356d3d3a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-705/2026</t>
   </si>
   <si>
     <t>22.05.2026. 13:25:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a502ee51-111a-4163-9456-e80743609c1d</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - TISKARA ZELINA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - ERSTE&amp;STEIERMÄRKISCHE BANK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - LIBURNIA POMORSKA AGENCIJA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -GRAFIČKI ZAVOD HRVATSKE.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -RTL HRVATSKA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -BENUSSI.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -A1 HRVATSKA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -ZAGREBAČKA BANKA.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -ZAGREBAČKA BANKA - ISPRAVAK PRIJAVE.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -PLAVA KRAVA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -MEGA RENT.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -OG GRAFIKA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -OG GRAFIKA - ISPRAVAK PRIJAVE.pdf</t>
   </si>
@@ -233,51 +317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -381,238 +465,490 @@
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
         <v>57</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>58</v>
       </c>
-      <c r="M8" t="s">
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
         <v>59</v>
       </c>
-      <c r="N8" t="s">
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>