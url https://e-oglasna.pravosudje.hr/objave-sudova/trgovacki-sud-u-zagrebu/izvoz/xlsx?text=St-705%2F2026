--- v2 (2026-08-23)
+++ v3 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="107">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-705/2026</t>
   </si>
   <si>
+    <t>Zaključak od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Plava krava izdavaštvo d.o.o.</t>
+  </si>
+  <si>
+    <t>Paška ulica 4B, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>79503141656</t>
+  </si>
+  <si>
+    <t>Plava krava izdavaštvo d.o.o. 79503141656</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:13:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab87bf4-0eeb-494d-9f5e-b59259cacfc4</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab87bf4-0eeb-494d-9f5e-b59259cacfc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:11:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78fc5e88-b889-4ec0-9b97-512d5a4f4eea</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78fc5e88-b889-4ec0-9b97-512d5a4f4eea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.09.2026.; Podnesak od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/703823f4-102a-48eb-9b8f-53dce1cd56da</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/703823f4-102a-48eb-9b8f-53dce1cd56da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 09.09.2026.; Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:03:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12ad1a9e-4c5c-4033-9ea8-2829bcdbff06</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12ad1a9e-4c5c-4033-9ea8-2829bcdbff06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.08.2026.</t>
   </si>
   <si>
-    <t>Plava krava izdavaštvo d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>19.08.2026. 13:36:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d662f03-64ad-4b23-850d-5d33dca84a10</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d662f03-64ad-4b23-850d-5d33dca84a10/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=705&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-705/2026</t>
   </si>
   <si>
     <t>PLAVA KRAVA IZDAVAŠTVO d.o.o.</t>
   </si>
   <si>
     <t>Paška ulica 4B, Zagreb</t>
   </si>
   <si>
     <t>PLAVA KRAVA IZDAVAŠTVO d.o.o. 79503141656</t>
   </si>
   <si>
     <t>30.07.2026. 10:16:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff3e45e1-9958-48df-b882-d6346a188761</t>
   </si>
   <si>
     <t>07-02-26-26 TABLICA OSPORENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff3e45e1-9958-48df-b882-d6346a188761/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.07.2026.</t>
@@ -264,104 +324,101 @@
     <t>https://e-oglasna.pravosudje.hr/objave/ef09b1cb-6ba1-4cce-b3fd-66af7030172a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.</t>
   </si>
   <si>
     <t>15.04.2026. 08:03:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7947a813-80f2-4c58-af2d-6490acf9235c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-705_2026-4-1 - potvrda o blokadi računa s očevidnikom neizvršenih osnova za plaćanje.pdf; Prilog St-705_2026-4-2 - popis nekretnina i pokretnina i drugih prava dužnika na tuđoj imovine dužnika.pdf; Prilog St-705_2026-4-3 - popis novčanih tražbina dužnika prema dužnikovim dužnicima.pdf; Prilog St-705_2026-4-4 - popis nenovčanih tražbina.pdf; Prilog St-705_2026-4-5 - popis drugih prava koja čine imovinu dužnika.pdf; Prilog St-705_2026-4-6 - popis računa i stanja dužnika.pdf; Prilog St-705_2026-4-7 - popis druge imovine dužnika.pdf; Prilog St-705_2026-4-8 - popis obveza unesenih u poslovne knjige dužnika.pdf; Prilog St-705_2026-4-9 - popis drugih novčanih i nenovčanih obveza i razlučnih i izlučnih prava na imovini dužnika.pdf; Prilog St-705_2026-4-10 - pregled prosječnih mjesečnih troškova poslovanja dužnika.pdf; Prilog St-705_2026-4-11 - popis nepodmihenih obveza prema radnicima uz izjavu o broju zaposlenika.pdf; Prilog St-705_2026-4-12 - račun dobiti i gubitka s bilancama uz GFI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7947a813-80f2-4c58-af2d-6490acf9235c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 24.03.2026.</t>
   </si>
   <si>
     <t>25.03.2026. 13:00:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b303d15e-1086-4519-bb2e-fffbf092495a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b303d15e-1086-4519-bb2e-fffbf092495a/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -423,396 +480,396 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
         <v>48</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
         <v>71</v>
       </c>
       <c r="M11" t="s">
         <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
@@ -843,112 +900,280 @@
       </c>
       <c r="L12" t="s">
         <v>76</v>
       </c>
       <c r="M12" t="s">
         <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>78</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="I13" t="s">
         <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>80</v>
       </c>
       <c r="L13" t="s">
         <v>81</v>
       </c>
       <c r="M13" t="s">
         <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>83</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="I14" t="s">
         <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>85</v>
       </c>
       <c r="L14" t="s">
         <v>86</v>
       </c>
       <c r="M14" t="s">
         <v>87</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>104</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>