--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,129 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-737/2026</t>
   </si>
   <si>
+    <t>Rješenje od 07.07.2026.- za javnost</t>
+  </si>
+  <si>
+    <t>Hureka centar d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskog proljeća 32, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>04493164163</t>
+  </si>
+  <si>
+    <t>Hureka centar d.o.o. 04493164163</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:09:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0253138a-263c-4e80-9df2-2af54eaed849</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0253138a-263c-4e80-9df2-2af54eaed849/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3e9a2f-785f-4a35-a973-c339914921aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad3e9a2f-785f-4a35-a973-c339914921aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>HUREKA CENTAR d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskog proljeća 32, Zagreb</t>
+  </si>
+  <si>
+    <t>HUREKA CENTAR d.o.o. 04493164163</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:14:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a830d692-2edf-4153-aa40-df29a8a2b9dc</t>
+  </si>
+  <si>
+    <t>07-02-26-12 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf; 07-02-26-13 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a830d692-2edf-4153-aa40-df29a8a2b9dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>HUREKA CENTAR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>22.05.2026. 12:11:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8eeeab5-70a1-4305-af96-78ea2e0206ca</t>
   </si>
   <si>
     <t>07-02-26-09 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-08 Prijava tražbine - PROMULUM D.O.O..pdf; 07-02-26-07 Prijava tražbine - MF POREZNA UPRAVA .pdf; 07-02-26-06 Prijava tražbine - GRAD ZAGREB.pdf; 07-02-26-05 Prijava tražbine - HEP OPSKRBA.pdf; 07-02-26-04 Prijava tražbine - HRVATSKE VODE 27.4.26..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8eeeab5-70a1-4305-af96-78ea2e0206ca/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=737&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 20.04.2026.; Prijedlog od 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prijedlog od 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Hureka centar d.o.o. 04493164163</t>
   </si>
   <si>
     <t>20.04.2026. 15:00:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a249f936-4ef3-4c51-88ab-e91a53569c62</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-737_2026-1-1 - obrazac prijedloga za otvaranje predstečajnog postupka dužnika Hureka centar d.o.o..pdf; Prilog St-737_2026-1-2 - očevidnik o danima insolventnosti.pdf; Prilog St-737_2026-1-3 - potvrda o uplati troškova predujma.pdf; Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-737_2026-4-1 - Punomoć - Blažičko.pdf; Prilog St-737_2026-4-2 - 2 i 3 Fina 31.03. Hureka..pdf; Prilog St-737_2026-4-3 - 4 HUREKA CENTAR - POTVRDA.pdf; Prilog St-737_2026-4-4 - 5 HUREKA CENTAR - Izjava.pdf; Prilog St-737_2026-4-5 - 6 GFI-POD 2025 - HUREKA CENTAR.xls  -  Compatibility Mode.pdf; Prilog St-737_2026-4-6 - 7 Bilješke 2025.pdf; Prilog St-737_2026-4-7 - 8 PKK.pdf; Prilog St-737_2026-4-8 - 9 Otvorene stavke kupci.pdf; Prilog St-737_2026-4-9 - 10 Otvorene stavke dobavljači.pdf; Prilog St-737_2026-4-10 - 11 Hureka - Leasing.pdf; Prilog St-737_2026-4-11 - 12 Prometna dozvola.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a249f936-4ef3-4c51-88ab-e91a53569c62/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 09.04.2026.</t>
   </si>
   <si>
     <t>09.04.2026. 11:35:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31c200be-8bde-47e7-a329-816118d70cec</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
@@ -209,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -312,241 +351,367 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>51</v>
       </c>
-      <c r="N7" t="s">
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>51</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>