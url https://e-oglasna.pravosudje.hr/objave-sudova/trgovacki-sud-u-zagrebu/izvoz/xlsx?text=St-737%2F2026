--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,99 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-737/2026</t>
   </si>
   <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Hureka centar d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskog proljeća 32, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>04493164163</t>
+  </si>
+  <si>
+    <t>Hureka centar d.o.o. 04493164163</t>
+  </si>
+  <si>
+    <t>19.08.2026. 14:02:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a47b17c-0ad5-4ce5-b6fd-6ab39cbaa128</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a47b17c-0ad5-4ce5-b6fd-6ab39cbaa128/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA I TABLICA OSPORENIH TRAŽBINA, OSPORAVANJA DUŽNIKA I POVJERENIKA</t>
+  </si>
+  <si>
+    <t>HUREKA CENTAR d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskog proljeća 32, Zagreb</t>
+  </si>
+  <si>
+    <t>HUREKA CENTAR d.o.o. 04493164163</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:05:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acc24fff-4da2-4afe-b088-6fb65685541f</t>
+  </si>
+  <si>
+    <t>07-02-26-16 Tablica osporenih tražbina, xls.xls; 07-02-26-17 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acc24fff-4da2-4afe-b088-6fb65685541f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:32:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b25f4a-9dcf-4fb1-8b7f-07f0697d88b6</t>
+  </si>
+  <si>
+    <t>07-02-26-15  Dopuna Tablice prijavljenih tražbina .xlsx; 07-02-26-11 prijava tražbine - PORSCHE LEASING.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0b25f4a-9dcf-4fb1-8b7f-07f0697d88b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 07.07.2026.- za javnost</t>
   </si>
   <si>
-    <t>Hureka centar d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>08.07.2026. 09:09:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0253138a-263c-4e80-9df2-2af54eaed849</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0253138a-263c-4e80-9df2-2af54eaed849/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=737&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>08.07.2026. 09:09:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad3e9a2f-785f-4a35-a973-c339914921aa</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad3e9a2f-785f-4a35-a973-c339914921aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
-  </si>
-[...7 lines deleted...]
-    <t>HUREKA CENTAR d.o.o. 04493164163</t>
   </si>
   <si>
     <t>02.07.2026. 11:14:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a830d692-2edf-4153-aa40-df29a8a2b9dc</t>
   </si>
   <si>
     <t>07-02-26-12 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf; 07-02-26-13 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a830d692-2edf-4153-aa40-df29a8a2b9dc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>22.05.2026. 12:11:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8eeeab5-70a1-4305-af96-78ea2e0206ca</t>
   </si>
   <si>
     <t>07-02-26-09 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-08 Prijava tražbine - PROMULUM D.O.O..pdf; 07-02-26-07 Prijava tražbine - MF POREZNA UPRAVA .pdf; 07-02-26-06 Prijava tražbine - GRAD ZAGREB.pdf; 07-02-26-05 Prijava tražbine - HEP OPSKRBA.pdf; 07-02-26-04 Prijava tražbine - HRVATSKE VODE 27.4.26..pdf</t>
   </si>
@@ -248,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -351,367 +396,493 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
         <v>30</v>
       </c>
-      <c r="E4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>63</v>
       </c>
-      <c r="L10" t="s">
-[...5 lines deleted...]
-      <c r="N10" t="s">
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>66</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>66</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>