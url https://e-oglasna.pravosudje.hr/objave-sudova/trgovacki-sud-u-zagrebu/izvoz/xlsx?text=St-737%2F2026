--- v2 (2026-08-23)
+++ v3 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="99">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-737/2026</t>
   </si>
   <si>
+    <t>Zaključak od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Hureka centar d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskog proljeća 32, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>04493164163</t>
+  </si>
+  <si>
+    <t>Hureka centar d.o.o. 04493164163</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:30:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2bbbf2-3ad7-45d5-9b5e-484de38df2ed</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2bbbf2-3ad7-45d5-9b5e-484de38df2ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71757c2f-06b4-4ac9-9568-8a3584e75b5f</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71757c2f-06b4-4ac9-9568-8a3584e75b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:52:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00bbe1b-aba2-4876-9ca9-b3521747de5b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e00bbe1b-aba2-4876-9ca9-b3521747de5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 09.09.2026.; Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:54:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8856eed-5feb-4080-a86d-ea4f7fc09738</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8856eed-5feb-4080-a86d-ea4f7fc09738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.08.2026.</t>
   </si>
   <si>
-    <t>Hureka centar d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>19.08.2026. 14:02:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a47b17c-0ad5-4ce5-b6fd-6ab39cbaa128</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a47b17c-0ad5-4ce5-b6fd-6ab39cbaa128/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=737&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA OSPORENIH TRAŽBINA I TABLICA OSPORENIH TRAŽBINA, OSPORAVANJA DUŽNIKA I POVJERENIKA</t>
   </si>
   <si>
     <t>HUREKA CENTAR d.o.o.</t>
   </si>
   <si>
     <t>Ulica Hrvatskog proljeća 32, Zagreb</t>
   </si>
   <si>
     <t>HUREKA CENTAR d.o.o. 04493164163</t>
   </si>
   <si>
     <t>30.07.2026. 09:05:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acc24fff-4da2-4afe-b088-6fb65685541f</t>
   </si>
   <si>
     <t>07-02-26-16 Tablica osporenih tražbina, xls.xls; 07-02-26-17 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acc24fff-4da2-4afe-b088-6fb65685541f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE</t>
@@ -204,53 +264,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/a8eeeab5-70a1-4305-af96-78ea2e0206ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.04.2026.; Prijedlog od 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prijedlog od 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.; Prilog od: 23.03.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 15:00:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a249f936-4ef3-4c51-88ab-e91a53569c62</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-737_2026-1-1 - obrazac prijedloga za otvaranje predstečajnog postupka dužnika Hureka centar d.o.o..pdf; Prilog St-737_2026-1-2 - očevidnik o danima insolventnosti.pdf; Prilog St-737_2026-1-3 - potvrda o uplati troškova predujma.pdf; Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-737_2026-4-1 - Punomoć - Blažičko.pdf; Prilog St-737_2026-4-2 - 2 i 3 Fina 31.03. Hureka..pdf; Prilog St-737_2026-4-3 - 4 HUREKA CENTAR - POTVRDA.pdf; Prilog St-737_2026-4-4 - 5 HUREKA CENTAR - Izjava.pdf; Prilog St-737_2026-4-5 - 6 GFI-POD 2025 - HUREKA CENTAR.xls  -  Compatibility Mode.pdf; Prilog St-737_2026-4-6 - 7 Bilješke 2025.pdf; Prilog St-737_2026-4-7 - 8 PKK.pdf; Prilog St-737_2026-4-8 - 9 Otvorene stavke kupci.pdf; Prilog St-737_2026-4-9 - 10 Otvorene stavke dobavljači.pdf; Prilog St-737_2026-4-10 - 11 Hureka - Leasing.pdf; Prilog St-737_2026-4-11 - 12 Prometna dozvola.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a249f936-4ef3-4c51-88ab-e91a53569c62/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 09.04.2026.</t>
   </si>
   <si>
     <t>09.04.2026. 11:35:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31c200be-8bde-47e7-a329-816118d70cec</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31c200be-8bde-47e7-a329-816118d70cec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>09.04.2026. 11:24:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9b79c3c1-d875-4974-8148-b692f5e2329b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9b79c3c1-d875-4974-8148-b692f5e2329b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.; Prilog od: 01.04.2026.</t>
   </si>
   <si>
     <t>02.04.2026. 13:10:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0056dabd-20bb-46a9-aac9-726f6c7123ed</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-737_2026-4-1 - Punomoć - Blažičko.pdf; Prilog St-737_2026-4-2 - 2 i 3 Fina 31.03. Hureka..pdf; Prilog St-737_2026-4-3 - 4 HUREKA CENTAR - POTVRDA.pdf; Prilog St-737_2026-4-4 - 5 HUREKA CENTAR - Izjava.pdf; Prilog St-737_2026-4-5 - 6 GFI-POD 2025 - HUREKA CENTAR.xls  -  Compatibility Mode.pdf; Prilog St-737_2026-4-6 - 7 Bilješke 2025.pdf; Prilog St-737_2026-4-7 - 8 PKK.pdf; Prilog St-737_2026-4-8 - 9 Otvorene stavke kupci.pdf; Prilog St-737_2026-4-9 - 10 Otvorene stavke dobavljači.pdf; Prilog St-737_2026-4-10 - 11 Hureka - Leasing.pdf; Prilog St-737_2026-4-11 - 12 Prometna dozvola.pdf</t>
   </si>
@@ -293,51 +350,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -399,490 +456,658 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
         <v>48</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="I11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L13" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>