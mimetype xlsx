--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,125 +59,182 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-746/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">TABLICA OSPORENIH TRAŽBINA </t>
+  </si>
+  <si>
+    <t>JJ CARS d.o.o.</t>
+  </si>
+  <si>
+    <t>Kaptol 18, Zagreb</t>
+  </si>
+  <si>
+    <t>82679967769</t>
+  </si>
+  <si>
+    <t>JJ CARS d.o.o. 82679967769</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:16:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f776fe51-0e00-492f-a2d2-e0c91329364f</t>
+  </si>
+  <si>
+    <t>07-02-26-19 Tablica osporenih tražbina.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f776fe51-0e00-492f-a2d2-e0c91329364f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 10.07.2026. -23</t>
+  </si>
+  <si>
+    <t>Kaptol 18, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:02:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b724f29-8cd9-4c46-a95c-fbfa0aea73e3</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b724f29-8cd9-4c46-a95c-fbfa0aea73e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.  -21</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:57:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f516b0e-631c-4f75-be22-11b290586961</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f516b0e-631c-4f75-be22-11b290586961/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>26.06.2026. 15:17:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7203f94-f29c-4e86-bd96-ac3a71eb525b</t>
+  </si>
+  <si>
+    <t>07-02-26-16 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf; 07-02-26-17 Očitovanje povjerenika o prijavljenim tražbinama -  OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7203f94-f29c-4e86-bd96-ac3a71eb525b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.06.2026.  -18</t>
   </si>
   <si>
-    <t>JJ CARS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>11.06.2026. 08:32:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb881e94-c783-4fe0-9047-66d07af1a1f7</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb881e94-c783-4fe0-9047-66d07af1a1f7/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=746&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>Kaptol 18, Zagreb</t>
-[...1 lines deleted...]
-  <si>
     <t>15.05.2026. 13:04:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaf633d1-3ba1-4b5b-8ae5-c7b7fc1c213c</t>
   </si>
   <si>
     <t>07-02-26-15 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-13 Prijava tražbine - RR TRADE D.O.O..pdf; 07-02-26-12 Ispravak popisa obveza dužnika.pdf; 07-02-26-11 Prijava tražbine - RAČUNOVODSTVO I FINACIJE KOLARIĆ J.D.O.O..pdf; 07-02-26-10 Prijava tražbine - RUDI-EXPRESS D.O.O..pdf; 07-02-26-09 Prijava tražbine - AD VOZILA D.O.O..pdf; 07-02-26-08 Prijava tražbine - HEP.pdf; 07-02-26-07 Prijava tražbine - PSC ZAGREB D.O.O..pdf; 07-02-26-06 Prijava tražbine - HR TELEKOM.pdf; 07-02-26-05  Prijava tražbine - MF POREZNA UPRAVA pdf.pdf; 07-02-26-04 Prijava tražbine - MF CARINSKA UPRAVA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaf633d1-3ba1-4b5b-8ae5-c7b7fc1c213c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.05.2026. -12, Prilog od: 11.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 07:47:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdbd3bd6-0acb-411e-826f-0b827f7a5917</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-746_2026-12-1 - Ispravak JJ Cars d.o.o_.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdbd3bd6-0acb-411e-826f-0b827f7a5917/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 06.05.2026.  -11</t>
   </si>
   <si>
     <t>06.05.2026. 12:43:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5388b64-ebb7-4cd2-8d87-712ff0e01b77</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5388b64-ebb7-4cd2-8d87-712ff0e01b77/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.04.2026.  -8</t>
   </si>
   <si>
     <t>13.04.2026. 10:37:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d4fda7d-a5cf-4c58-8bd3-406fe8b5b348</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d4fda7d-a5cf-4c58-8bd3-406fe8b5b348/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 13.04.2026.  -7</t>
   </si>
   <si>
     <t>13.04.2026. 10:33:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d26c47af-79a1-4b62-9cfc-48ccffc33395</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
@@ -186,104 +243,101 @@
     <t>https://e-oglasna.pravosudje.hr/objave/d26c47af-79a1-4b62-9cfc-48ccffc33395/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 10.04.2026. -5, Prilog od: 10.04.2026.</t>
   </si>
   <si>
     <t>13.04.2026. 10:32:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0495adbf-939f-45e0-a4c3-7c4c28158c71</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-746_2026-5-1 - Punomoć - JJ CARS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0495adbf-939f-45e0-a4c3-7c4c28158c71/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 31.03.2026.  -3</t>
   </si>
   <si>
     <t>31.03.2026. 13:34:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/401fcf31-8802-4892-9d24-47e8d421b84a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/401fcf31-8802-4892-9d24-47e8d421b84a/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -390,51 +444,51 @@
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
@@ -474,193 +528,361 @@
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>