--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,108 +59,135 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-746/2026</t>
   </si>
   <si>
+    <t>Rješenje od 21.08.2026.  -29</t>
+  </si>
+  <si>
+    <t>JJ CARS d.o.o.</t>
+  </si>
+  <si>
+    <t>Kaptol 18, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>82679967769</t>
+  </si>
+  <si>
+    <t>JJ CARS d.o.o. 82679967769</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:56:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8832bb43-2690-4bac-bc3d-cf3cba566370</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8832bb43-2690-4bac-bc3d-cf3cba566370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.  -27</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6ebe9b4-969f-4030-a48e-c0b0cc69dba5</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6ebe9b4-969f-4030-a48e-c0b0cc69dba5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t xml:space="preserve">TABLICA OSPORENIH TRAŽBINA </t>
   </si>
   <si>
-    <t>JJ CARS d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kaptol 18, Zagreb</t>
   </si>
   <si>
-    <t>82679967769</t>
-[...4 lines deleted...]
-  <si>
     <t>23.07.2026. 10:16:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f776fe51-0e00-492f-a2d2-e0c91329364f</t>
   </si>
   <si>
     <t>07-02-26-19 Tablica osporenih tražbina.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f776fe51-0e00-492f-a2d2-e0c91329364f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=746&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 10.07.2026. -23</t>
   </si>
   <si>
-    <t>Kaptol 18, 10000 Zagreb, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>10.07.2026. 12:02:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b724f29-8cd9-4c46-a95c-fbfa0aea73e3</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b724f29-8cd9-4c46-a95c-fbfa0aea73e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.07.2026.  -21</t>
   </si>
   <si>
     <t>02.07.2026. 14:57:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f516b0e-631c-4f75-be22-11b290586961</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f516b0e-631c-4f75-be22-11b290586961/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>26.06.2026. 15:17:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7203f94-f29c-4e86-bd96-ac3a71eb525b</t>
   </si>
   <si>
     <t>07-02-26-16 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf; 07-02-26-17 Očitovanje povjerenika o prijavljenim tražbinama -  OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7203f94-f29c-4e86-bd96-ac3a71eb525b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.06.2026.  -18</t>
   </si>
   <si>
     <t>11.06.2026. 08:32:49</t>
   </si>
@@ -293,51 +320,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -402,93 +429,93 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
@@ -528,361 +555,445 @@
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
+        <v>41</v>
+      </c>
+      <c r="M12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="M13" t="s">
         <v>79</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>