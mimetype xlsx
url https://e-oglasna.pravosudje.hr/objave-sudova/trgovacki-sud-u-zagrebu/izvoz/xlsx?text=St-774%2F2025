--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="82">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,147 +59,213 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-774/2025</t>
   </si>
   <si>
+    <t>Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>EUROPA - ŠARIĆ d.o.o.</t>
+  </si>
+  <si>
+    <t>Zagrebačka cesta 36, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>97027782933</t>
+  </si>
+  <si>
+    <t>EUROPA - ŠARIĆ d.o.o. 97027782933</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:29:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6925f0bc-5a6b-4955-b3ee-741e1fe7f029</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6925f0bc-5a6b-4955-b3ee-741e1fe7f029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=774&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:16:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d8d4524-0bd1-4d14-b3e0-f28af1e90564</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d8d4524-0bd1-4d14-b3e0-f28af1e90564/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78225d83-3c7b-4596-bd88-21c10e460857</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78225d83-3c7b-4596-bd88-21c10e460857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.05.2026.; Prilog od: 05.05.2026.; Prilog od: 05.05.2026.; Prilog od: 05.05.2026.; Prilog od: 05.05.2026.; Prilog od: 05.05.2026.; Prilog od: 05.05.2026.; Prilog od: 05.05.2026.</t>
+  </si>
+  <si>
+    <t>07.05.2026. 07:51:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a47c194-0f23-477f-8a22-905b2374daa4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-774_2025-44-1 - 01 - Popis predmeta stečajne mase (članak 221 SZ).pdf; Prilog St-774_2025-44-2 - 02 - Popis svih dužnikovih vjerovnika (članak 222 SZ).pdf; Prilog St-774_2025-44-3 - 03 - Pregled imovine i obveza (članak 223 SZ).pdf; Prilog St-774_2025-44-4 - 04 - Republika Hrvatska_prijava tražbine.pdf; Prilog St-774_2025-44-5 - 05 - JB zinka batušić šlogar_prijava tražbine.pdf; Prilog St-774_2025-44-6 - 06 - EOS Matrix_prijava tražbine.pdf; Prilog St-774_2025-44-7 - 07 - Erste&amp;Steremarkische S-Leasing_prijava tražbine.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a47c194-0f23-477f-8a22-905b2374daa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>05.05.2026. 12:53:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8fa6edd-47d5-49e8-819d-a4ee70041c0b</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8fa6edd-47d5-49e8-819d-a4ee70041c0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 28.04.2026.</t>
   </si>
   <si>
-    <t>EUROPA - ŠARIĆ d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 07:30:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8b9546d7-3597-41f4-a213-1552adf564aa</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8b9546d7-3597-41f4-a213-1552adf564aa/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=774&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 20.04.2026.; Prilog od: 20.04.2026.</t>
   </si>
   <si>
     <t>22.04.2026. 08:32:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d713116e-f3d5-4a39-b510-45688871c438</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-774_2025-41-1 - nenaplaćeni računi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d713116e-f3d5-4a39-b510-45688871c438/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.03.2026.</t>
   </si>
   <si>
     <t>16.03.2026. 09:23:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e269814d-7935-40e3-9266-012897106e7d</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e269814d-7935-40e3-9266-012897106e7d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 11.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 11:24:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00753154-ba01-4839-8b4f-3fa9ad22b639</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00753154-ba01-4839-8b4f-3fa9ad22b639/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 03.02.2026.</t>
   </si>
   <si>
     <t>03.02.2026. 14:55:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a1184a00-3c38-4ac5-a5ec-b00aa6c567de</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a1184a00-3c38-4ac5-a5ec-b00aa6c567de/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.07.2025.</t>
   </si>
   <si>
     <t>02.07.2025. 10:25:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dffa3e74-3203-4137-ac98-9919da05a334</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dffa3e74-3203-4137-ac98-9919da05a334/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 16.05.2025.</t>
   </si>
   <si>
     <t>16.05.2025. 10:15:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e14fd5a-e698-45eb-b41b-e0f73b0b453d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7e14fd5a-e698-45eb-b41b-e0f73b0b453d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 26.03.2025.; Prilog od: 26.03.2025.; Prilog od: 26.03.2025.; Rješenje od 26.03.2025.; Rješenje od 26.03.2025.; Zaključak od 26.03.2025.</t>
   </si>
   <si>
     <t>26.03.2025. 14:03:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/38cee029-174e-48c6-ac39-c69bd0db1638</t>
   </si>
@@ -233,51 +299,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -336,157 +402,157 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -568,93 +634,303 @@
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="M9" t="s">
         <v>59</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" t="s">
+        <v>81</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>