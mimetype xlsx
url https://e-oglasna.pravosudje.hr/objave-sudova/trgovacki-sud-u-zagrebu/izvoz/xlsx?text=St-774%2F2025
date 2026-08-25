--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-774/2025</t>
   </si>
   <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>EUROPA - ŠARIĆ d.o.o.</t>
+  </si>
+  <si>
+    <t>Zagrebačka cesta 36, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>97027782933</t>
+  </si>
+  <si>
+    <t>EUROPA - ŠARIĆ d.o.o. 97027782933</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fac0645-63ed-48d0-97c0-c00ac56e55f9</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fac0645-63ed-48d0-97c0-c00ac56e55f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=774&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf3eb97-bfae-4f54-8c32-d5d34a45fb9a</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bf3eb97-bfae-4f54-8c32-d5d34a45fb9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 19.05.2026.</t>
   </si>
   <si>
-    <t>EUROPA - ŠARIĆ d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.05.2026. 14:29:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6925f0bc-5a6b-4955-b3ee-741e1fe7f029</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6925f0bc-5a6b-4955-b3ee-741e1fe7f029/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=774&amp;godina=2025</t>
   </si>
   <si>
     <t>20.05.2026. 14:16:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d8d4524-0bd1-4d14-b3e0-f28af1e90564</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d8d4524-0bd1-4d14-b3e0-f28af1e90564/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 19.05.2026.</t>
   </si>
   <si>
     <t>20.05.2026. 14:11:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78225d83-3c7b-4596-bd88-21c10e460857</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
@@ -299,51 +329,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -402,135 +432,135 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>38</v>
       </c>
       <c r="L5" t="s">
         <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
@@ -676,261 +706,345 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>24</v>
+        <v>59</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L13" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="M14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>44</v>
+      </c>
+      <c r="M15" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" t="s">
+        <v>90</v>
+      </c>
+      <c r="M16" t="s">
+        <v>91</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>