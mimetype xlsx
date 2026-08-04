--- v0 (2026-06-18)
+++ v1 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="78">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,129 +59,174 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-777/2026</t>
   </si>
   <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>CTBA d.o.o.</t>
+  </si>
+  <si>
+    <t>Pešćanska ulica 131, Zagreb</t>
+  </si>
+  <si>
+    <t>24454515825</t>
+  </si>
+  <si>
+    <t>CTBA d.o.o. 24454515825</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b337d2-baa3-4aed-9ff1-c572084ce728</t>
+  </si>
+  <si>
+    <t>07-02-26-49 TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b337d2-baa3-4aed-9ff1-c572084ce728/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 03.07.2026. -14</t>
+  </si>
+  <si>
+    <t>Pešćanska ulica 131, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:43:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b5ddb31-fbe2-4007-8853-5f8889cd0cd0</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b5ddb31-fbe2-4007-8853-5f8889cd0cd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efa03bfa-242c-4753-ab14-af3a32db5ef4</t>
+  </si>
+  <si>
+    <t>07-02-26-47 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-48 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efa03bfa-242c-4753-ab14-af3a32db5ef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>DOPUNA I ISPRAVAK TABLICE PRIJAVLJENIH TRAŽBINA i pripadajuće PRIJAVE TRAŽBINA u predstečajnom postupku St-777/2026</t>
   </si>
   <si>
-    <t>CTBA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>18.05.2026. 10:28:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73b9103d-f6a4-4938-82ce-994d6bace35a</t>
   </si>
   <si>
     <t>07-02-26-39 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - JB MARINA MARKIOLI.pdf; 07-02-26-40 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - MARIO LOZANČIĆ.pdf; 07-02-26-41 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - ISKAP SAVJETOVANJE.pdf; 07-02-26-42 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - CTBA SUPPORTING SERVICES.pdf; 07-02-26-43 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE  - CTBA CONSTRUCTION.pdf; 07-02-26-44 DOPUNA I ISPRAVAK  TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73b9103d-f6a4-4938-82ce-994d6bace35a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=777&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-777/2026 - II. DIO</t>
   </si>
   <si>
     <t>15.05.2026. 09:01:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/666dc683-6061-458a-b220-c31f1dfbdb61</t>
   </si>
   <si>
     <t>07-02-26-19 PRIJAVA TRAŽBINE - ZG HOLDING.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -BAČELIĆ.pdf; 07-02-26-21 PRIJAVA TRAŽBINE -LUKA GNJEČ - 1. prijava.pdf; 07-02-26-22 PRIJAVA TRAŽBINE -LUKA GNJEČ -2. prijava.pdf; 07-02-26-23 PRIJAVA TRAŽBINE -FINA.pdf; 07-02-26-24 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-25 PRIJAVA TRAŽBINE -MABON.pdf; 07-02-26-26 PRIJAVA TRAŽBINE -WÜRTH-HRVATSKA.pdf; 07-02-26-27 PRIJAVA TRAŽBINE -HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf; 07-02-26-28 PRIJAVA TRAŽBINE -HRVATSKI TELEKOM.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -HEP ELEKTRA.pdf; 07-02-26-31 PRIJAVA TRAŽBINE - USTANOVA ZA CJELOŽIVOTNO OBRAZOVANJE CTZ.pdf; 07-02-26-32 PRIJAVA TRAŽBINE - ALLIANZ HRVATSKA.pdf; 07-02-26-33 PRIJAVA TRAŽBINE - INTEROMNIA.pdf; 07-02-26-34 PRIJAVA TRAŽBINE - USTANOVA ZA ZDRAVSTVENU SKRB ARTEMIDA.pdf; 07-02-26-35 PRIJAVA TRAŽBINE - ZAGREBAČKA BANKA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/666dc683-6061-458a-b220-c31f1dfbdb61/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-777/2026 - I. DIO</t>
   </si>
   <si>
     <t>15.05.2026. 08:54:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5addff4d-2809-4c91-abe2-8e9304734af2</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - HRVATSKA POŠTANSKA BANKA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - VG ČISTOĆA.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - MELI TEHNOLOGIJE.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - NORD BERG.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - ULIX.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - UNICREDIT LEASING CROATIA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - LAZZZ.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -MIRJANA MARINKOVIĆ.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -SAPIENTIA NOVA - 1. PRIJAVA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -SAPIENTIA NOVA - 2. PRIJAVA.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - CROATIA OSIGURANJE.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE S-LEASING.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - HTVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - INTER S.T.E.E.L..pdf; 07-02-26-30 PRIJAVA TRAŽBINE -INTER S.T.E.E.L - ISPRAVAK PRIJAVE.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PORSCHE LEASING.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5addff4d-2809-4c91-abe2-8e9304734af2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-777/2026</t>
   </si>
   <si>
     <t>15.05.2026. 08:46:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84ae51e5-c285-4291-8f01-60772b429239</t>
   </si>
   <si>
     <t>07-02-26-38 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84ae51e5-c285-4291-8f01-60772b429239/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 13.04.2026.-6</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pešćanska ulica 131, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>13.04.2026. 10:44:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81ecf80b-4abc-42ac-8c8a-266df5768099</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81ecf80b-4abc-42ac-8c8a-266df5768099/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog dužnika za otvaranje predstečajnog postupka od 10.04.2026.-5; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.</t>
   </si>
   <si>
     <t>13.04.2026. 07:52:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47456ee6-aacc-445f-a4b6-4947571bd4c6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-777_2026-5-1 - 3 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-777_2026-5-2 - 4 Dopis uz potvrdu o blokadi računa.pdf; Prilog St-777_2026-5-3 - 9 PKK 31.01.2026..pdf; Prilog St-777_2026-5-4 - 10 Saldakonti kupaca.pdf; Prilog St-777_2026-5-5 - 7 GFI-POD602_CTBA 2025.pdf; Prilog St-777_2026-5-6 - 11 Saldakontidobavljača.pdf; Prilog St-777_2026-5-7 - 8 Bilješke.pdf; Prilog St-777_2026-5-8 - 2 Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate.pdf; Prilog St-777_2026-5-9 - 15 Ugovor o zajmu i zasnivanju založnog prava.pdf; Prilog St-777_2026-5-10 - 12 Ugovori o kreditima.pdf; Prilog St-777_2026-5-11 - 14 Prometne dozvole vozila u vlasništvu i leasingu.pdf; Prilog St-777_2026-5-12 - Izjava o broju zaposlenih - potpis direktora.pdf; Prilog St-777_2026-5-13 - Punomoć.pdf; Prilog St-777_2026-5-14 - PRIJEDLOG POJEDINAČNO CTBA d.o.o..pdf; Prilog St-777_2026-5-15 - 16 Dodatne konto kartice.pdf; Prilog St-777_2026-5-16 - 13 Ugovori o leasingu.pdf; Prilog St-777_2026-5-17 - 5 Očevidnik o insolventnosti za 2026. godinu.pdf</t>
   </si>
@@ -242,51 +287,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -351,319 +396,445 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>