--- v1 (2026-08-04)
+++ v2 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="102">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,86 +59,161 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-777/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.09.2026. -27</t>
+  </si>
+  <si>
+    <t>CTBA d.o.o.</t>
+  </si>
+  <si>
+    <t>Pešćanska ulica 131, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>24454515825</t>
+  </si>
+  <si>
+    <t>CTBA d.o.o. 24454515825</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:55:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0631650d-53f2-4173-a574-cf56bf99eeb2</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0631650d-53f2-4173-a574-cf56bf99eeb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.09.2026. -25</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:54:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/370d4028-214c-4905-8215-236d5f945ec9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/370d4028-214c-4905-8215-236d5f945ec9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje-ispravak rješenja od 14.09.2026.-26</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:49:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac535c11-553e-429f-a299-08581b399aa7</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac535c11-553e-429f-a299-08581b399aa7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 03.09.2026. -19</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3766f8fc-0f2c-46a6-a7e9-889d67163204</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3766f8fc-0f2c-46a6-a7e9-889d67163204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 03.09.2026. -18</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:43:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c34c032b-4b65-4489-968c-a24c341f1d07</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c34c032b-4b65-4489-968c-a24c341f1d07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Tablica osporenih tražbina u predstečajnom postupku</t>
   </si>
   <si>
-    <t>CTBA d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Pešćanska ulica 131, Zagreb</t>
   </si>
   <si>
-    <t>24454515825</t>
-[...4 lines deleted...]
-  <si>
     <t>23.07.2026. 10:01:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/62b337d2-baa3-4aed-9ff1-c572084ce728</t>
   </si>
   <si>
     <t>07-02-26-49 TABLICA OSPORENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/62b337d2-baa3-4aed-9ff1-c572084ce728/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=777&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 03.07.2026. -14</t>
   </si>
   <si>
-    <t>Pešćanska ulica 131, 10000 Zagreb, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>03.07.2026. 13:43:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b5ddb31-fbe2-4007-8853-5f8889cd0cd0</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b5ddb31-fbe2-4007-8853-5f8889cd0cd0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
     <t>26.06.2026. 09:08:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/efa03bfa-242c-4753-ab14-af3a32db5ef4</t>
   </si>
   <si>
     <t>07-02-26-47 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-48 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/efa03bfa-242c-4753-ab14-af3a32db5ef4/dokumenti/preuzimanje</t>
@@ -219,53 +294,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/81ecf80b-4abc-42ac-8c8a-266df5768099/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog dužnika za otvaranje predstečajnog postupka od 10.04.2026.-5; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.; Prilog od: 10.04.2026.</t>
   </si>
   <si>
     <t>13.04.2026. 07:52:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47456ee6-aacc-445f-a4b6-4947571bd4c6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-777_2026-5-1 - 3 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-777_2026-5-2 - 4 Dopis uz potvrdu o blokadi računa.pdf; Prilog St-777_2026-5-3 - 9 PKK 31.01.2026..pdf; Prilog St-777_2026-5-4 - 10 Saldakonti kupaca.pdf; Prilog St-777_2026-5-5 - 7 GFI-POD602_CTBA 2025.pdf; Prilog St-777_2026-5-6 - 11 Saldakontidobavljača.pdf; Prilog St-777_2026-5-7 - 8 Bilješke.pdf; Prilog St-777_2026-5-8 - 2 Očevidnik neizvršenih osnova za plaćanje sa specifikacijom naplate.pdf; Prilog St-777_2026-5-9 - 15 Ugovor o zajmu i zasnivanju založnog prava.pdf; Prilog St-777_2026-5-10 - 12 Ugovori o kreditima.pdf; Prilog St-777_2026-5-11 - 14 Prometne dozvole vozila u vlasništvu i leasingu.pdf; Prilog St-777_2026-5-12 - Izjava o broju zaposlenih - potpis direktora.pdf; Prilog St-777_2026-5-13 - Punomoć.pdf; Prilog St-777_2026-5-14 - PRIJEDLOG POJEDINAČNO CTBA d.o.o..pdf; Prilog St-777_2026-5-15 - 16 Dodatne konto kartice.pdf; Prilog St-777_2026-5-16 - 13 Ugovori o leasingu.pdf; Prilog St-777_2026-5-17 - 5 Očevidnik o insolventnosti za 2026. godinu.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/47456ee6-aacc-445f-a4b6-4947571bd4c6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 03.04.2026.-4</t>
   </si>
   <si>
     <t>03.04.2026. 10:34:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f31e17fe-57c2-4958-ab2a-6d37bfb427a4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f31e17fe-57c2-4958-ab2a-6d37bfb427a4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka (604) od 31.03.2026.-1; Prilog od: 31.03.2026.; Prilog od: 31.03.2026.; Prilog od: 31.03.2026.; Prilog od: 31.03.2026.; Prilog od: 31.03.2026.</t>
   </si>
   <si>
     <t>03.04.2026. 10:29:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61ad1696-4f6d-4c16-a158-1e6de846873a</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-777_2026-1-1 - prijedlog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-777_2026-1-2 - potvrda o uplati predujma za troškove postupka.pdf; Prilog St-777_2026-1-3 - očevidnik neizvešnih osnova za plaćanje.pdf; Prilog St-777_2026-1-4 - potvrda o blokadi računa.pdf; Prilog St-777_2026-1-5 - očevidnik o danima insolventnosti.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61ad1696-4f6d-4c16-a158-1e6de846873a/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -287,51 +359,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -396,219 +468,219 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
         <v>40</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
@@ -648,193 +720,403 @@
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
         <v>71</v>
       </c>
       <c r="M11" t="s">
         <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>75</v>
       </c>
       <c r="L12" t="s">
         <v>76</v>
       </c>
       <c r="M12" t="s">
         <v>77</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>