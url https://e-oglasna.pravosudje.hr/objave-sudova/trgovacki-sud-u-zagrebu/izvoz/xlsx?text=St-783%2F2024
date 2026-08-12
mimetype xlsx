--- v0 (2026-05-10)
+++ v1 (2026-08-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="157">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-783/2024</t>
   </si>
   <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Likvidacijska masa iza KIKA-STIL d.o.o.</t>
+  </si>
+  <si>
+    <t>Putine 4, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>30482867967</t>
+  </si>
+  <si>
+    <t>Likvidacijska masa iza KIKA-STIL d.o.o. 30482867967</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:52:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4687146f-53b8-4cf3-8657-36584e464088</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4687146f-53b8-4cf3-8657-36584e464088/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=783&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:22:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5622202-dab6-47f8-9170-2b934835d41c</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5622202-dab6-47f8-9170-2b934835d41c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 23.04.2026.</t>
   </si>
   <si>
-    <t>Likvidacijska masa iza KIKA-STIL d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>23.04.2026. 09:40:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb7c2870-0d6c-4ffe-b7af-ed004ba65709</t>
   </si>
   <si>
     <t>Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb7c2870-0d6c-4ffe-b7af-ed004ba65709/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=783&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 27.01.2026.-64; Podnesak od 26.01.2026.; Prilog od: 26.01.2026.-63</t>
   </si>
   <si>
     <t>27.01.2026. 11:12:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cf0084c-19bd-4fc0-a947-14988463e541</t>
   </si>
   <si>
     <t>Završni račun.pdf P221P; Prilog St-783_2024-63-1 - Potpisano_Kika-stil - O20 Završni račun stečajnoga upravitelja_25.01.2026.pdf; Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cf0084c-19bd-4fc0-a947-14988463e541/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 26.01.2026.; Prilog od: 26.01.2026.</t>
   </si>
   <si>
     <t>27.01.2026. 10:52:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3580a05c-612f-4343-97ab-4ae325f3a4ff</t>
   </si>
   <si>
     <t>Završni račun.pdf P221P; Prilog St-783_2024-63-1 - Potpisano_Kika-stil - O20 Završni račun stečajnoga upravitelja_25.01.2026.pdf</t>
@@ -414,53 +444,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/85e8a871-25bf-4ed8-a5a2-6a47353a8240/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 07.06.2024.</t>
   </si>
   <si>
     <t>07.06.2024. 11:57:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3422317f-9611-4ec8-a1c6-3ce2c4720439</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3422317f-9611-4ec8-a1c6-3ce2c4720439/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 07.05.2024.</t>
   </si>
   <si>
     <t>07.05.2024. 12:57:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b8f723c8-6274-4784-8de2-7f7506b74331</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b8f723c8-6274-4784-8de2-7f7506b74331/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 05.03.2024.</t>
   </si>
   <si>
     <t>05.03.2024. 09:20:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6da697ad-6a61-4c09-92ec-caa3f9ee4d27</t>
   </si>
   <si>
     <t>Rješenje - određeno ročište radi rasprave o uvjetima za otvaranje stečajnog postupka.pdf O130O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6da697ad-6a61-4c09-92ec-caa3f9ee4d27/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 04.03.2024.; Prilog od: 04.03.2024.; Prilog od: 04.03.2024.</t>
   </si>
   <si>
     <t>05.03.2024. 09:20:22</t>
   </si>
@@ -497,51 +524,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1000,135 +1027,135 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>84</v>
+        <v>55</v>
       </c>
       <c r="M14" t="s">
         <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
@@ -1294,155 +1321,155 @@
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>107</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>108</v>
       </c>
       <c r="L19" t="s">
-        <v>45</v>
+        <v>109</v>
       </c>
       <c r="M19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L21" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="M21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>120</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>121</v>
       </c>
       <c r="L22" t="s">
         <v>122</v>
       </c>
       <c r="M22" t="s">
         <v>123</v>
@@ -1462,135 +1489,135 @@
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>124</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>125</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>126</v>
       </c>
       <c r="L23" t="s">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="M23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L25" t="s">
-        <v>136</v>
+        <v>55</v>
       </c>
       <c r="M25" t="s">
         <v>137</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>138</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
@@ -1630,51 +1657,135 @@
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>143</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>144</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>145</v>
       </c>
       <c r="L27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" t="s">
         <v>146</v>
       </c>
-      <c r="M27" t="s">
+      <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
         <v>147</v>
       </c>
-      <c r="N27" t="s">
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>148</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>149</v>
+      </c>
+      <c r="L28" t="s">
+        <v>150</v>
+      </c>
+      <c r="M28" t="s">
+        <v>151</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>152</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>153</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>154</v>
+      </c>
+      <c r="L29" t="s">
+        <v>155</v>
+      </c>
+      <c r="M29" t="s">
+        <v>156</v>
+      </c>
+      <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>