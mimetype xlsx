--- v0 (2026-05-25)
+++ v1 (2026-07-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,96 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-802/2026</t>
   </si>
   <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA u predstečajnom postupku St-802/2026</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, Sesvete</t>
+  </si>
+  <si>
+    <t>75894176930</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o. 75894176930</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - HAMAG BICRO.pdf; 07-02-26-05 Prijava tražbine - FLAMINGO MORE.pdf; 07-02-26-06 Prijava tražbine - FAGUS.pdf; 07-02-26-07 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-08 Prijava tražbine - KA-LI PROJEKT.pdf; 07-02-26-09 Prijava tražbine - ZG HOLDING.pdf; 07-02-26-11 Prijava tražbine - FINA.pdf; 07-02-26-12 Prijava tražbine - WURTH HRVATSKA D.O.O..pdf; 07-02-26-14 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prijedlog od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilo</t>
   </si>
   <si>
-    <t>METAL KREATOR d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Industrijska cesta 19, 10360 Sesvete, Hrvatska</t>
   </si>
   <si>
-    <t>75894176930</t>
-[...4 lines deleted...]
-  <si>
     <t>14.05.2026. 13:40:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b9cf260d-6fa9-4133-9b93-1ab3f9898407</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-802_2026-1-1 - Uplata.pdf; Prilog St-802_2026-1-2 - Potvrda (1).pdf; Prilog St-802_2026-1-3 - Punomoc.pdf; Prilog St-802_2026-1-4 - Ocevidnik.pdf; Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-802_2026-3-1 - HAMAG BICRO UGOVOR.pdf; Prilog St-802_2026-3-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-802_2026-3-3 - Kartice dobavljaca.pdf; Prilog St-802_2026-3-4 - Bilješke.pdf; Prilog St-802_2026-3-5 - GFI-POD602..pdf; Prilog St-802_2026-3-6 - Kartice dobavljaca1.pdf; Prilog St-802_2026-3-7 - Kartice partnera Drago Salatović.pdf; Prilog St-802_2026-3-8 - Kartice kupaca.pdf; Prilog St-802_2026-3-9 - Kartice partnera Dragon Bajun 2025_.pdf; Prilog St-802_2026-3-10 - Konto kartice PRIMLJENI PREDUJMOVI.pdf; Prilog St-802_2026-3-11 - Konto kartice DANI ZAJMOVI.pdf; Prilog St-802_2026-3-12 - Konto kartice.pdf; Prilog St-802_2026-3-13 - Konto kartice OBVEZE PREMA BANKAMA.pdf; Prilog St-802_2026-3-14 - pkk 31.01.2026..pdf; Prilog St-802_2026-3-15 - fina očevidnik.pdf; Prilog St-802_2026-3-16 - Potvrda.pdf; Prilog St-802_2026-3-17 - Stanje dugotrajne imovine.pdf; Prilog St-802_2026-3-18 - Prometna dozvola.pdf; Prilog St-802_2026-3-19 - Ugovori o pozajmicama.pdf; Prilog St-802_2026-3-20 - Uplata.pdf; Prilog St-802_2026-3-21 - Ugovor o pozajmici Zoran.pdf; Prilog St-802_2026-3-22 - Ocevidnik.pdf; Podnesak.pdf P75P; Prilog St-802_2026-6-1 - Izjava direktora.pdf; Prilog St-802_2026-6-2 - ObrazacJOPPD_75894176930_30042026_26074_1.pdf; Prilog St-802_2026-6-3 - ObrazacJOPPD_75894176930_25022026_26047_1.pdf; Prilog St-802_2026-6-4 - ObrazacJOPPD_75894176930_05052026_26125_1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b9cf260d-6fa9-4133-9b93-1ab3f9898407/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
   </si>
   <si>
     <t>St-802/2019</t>
   </si>
   <si>
     <t>Rješenje St-802/2019-14</t>
   </si>
   <si>
     <t>ALFA KONCEPT d.o.o.</t>
   </si>
   <si>
     <t>Hrvatskog proljeća 28/2, 10000, Zagreb</t>
   </si>
   <si>
     <t>40043744283</t>
   </si>
   <si>
     <t>ALFA KONCEPT d.o.o. 40043744283</t>
   </si>
   <si>
     <t>03.05.2019. 13:04:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8903d8a8-9abf-4fb5-b5c0-27a54d9113d1</t>
   </si>
@@ -221,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -321,152 +339,194 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
         <v>28</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" t="s">
+        <v>35</v>
+      </c>
+      <c r="F4" t="s">
+        <v>36</v>
+      </c>
+      <c r="G4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="I4" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>46</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
+      <c r="N5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
         <v>53</v>
       </c>
-      <c r="L5" t="s">
+      <c r="E6" t="s">
         <v>54</v>
       </c>
-      <c r="M5" t="s">
+      <c r="F6" t="s">
         <v>55</v>
       </c>
-      <c r="N5"/>
+      <c r="G6" t="s">
+        <v>56</v>
+      </c>
+      <c r="H6" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" t="s">
+        <v>61</v>
+      </c>
+      <c r="N6"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>