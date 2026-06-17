--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,141 +59,228 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-802/2026</t>
   </si>
   <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA u predstečajnom postupku St-802/2026</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, Sesvete</t>
+  </si>
+  <si>
+    <t>75894176930</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o. 75894176930</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - HAMAG BICRO.pdf; 07-02-26-05 Prijava tražbine - FLAMINGO MORE.pdf; 07-02-26-06 Prijava tražbine - FAGUS.pdf; 07-02-26-07 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-08 Prijava tražbine - KA-LI PROJEKT.pdf; 07-02-26-09 Prijava tražbine - ZG HOLDING.pdf; 07-02-26-11 Prijava tražbine - FINA.pdf; 07-02-26-12 Prijava tražbine - WURTH HRVATSKA D.O.O..pdf; 07-02-26-14 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026. ZA JAVNOST</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:34:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcbefbe5-2ba9-404b-bfb1-4ad7802b5007</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcbefbe5-2ba9-404b-bfb1-4ad7802b5007/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 09.06.2026.; Prilog od: 09.06.2026.; Podnesak od 29.05.2026. ZA JAVNOST-10,11</t>
+  </si>
+  <si>
+    <t>11.06.2026. 08:59:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e77285e-9d95-47be-abb4-6f5d048d32cb</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prijedlog.pdf P155P; Prilog St-802_2026-11-1 - račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e77285e-9d95-47be-abb4-6f5d048d32cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 14.05.2026. za javnost</t>
+  </si>
+  <si>
+    <t>14.05.2026. 14:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0fdeb22-e38f-4236-aa3e-75c1b313e449</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0fdeb22-e38f-4236-aa3e-75c1b313e449/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prijedlog od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:40:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cf260d-6fa9-4133-9b93-1ab3f9898407</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-802_2026-1-1 - Uplata.pdf; Prilog St-802_2026-1-2 - Potvrda (1).pdf; Prilog St-802_2026-1-3 - Punomoc.pdf; Prilog St-802_2026-1-4 - Ocevidnik.pdf; Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-802_2026-3-1 - HAMAG BICRO UGOVOR.pdf; Prilog St-802_2026-3-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-802_2026-3-3 - Kartice dobavljaca.pdf; Prilog St-802_2026-3-4 - Bilješke.pdf; Prilog St-802_2026-3-5 - GFI-POD602..pdf; Prilog St-802_2026-3-6 - Kartice dobavljaca1.pdf; Prilog St-802_2026-3-7 - Kartice partnera Drago Salatović.pdf; Prilog St-802_2026-3-8 - Kartice kupaca.pdf; Prilog St-802_2026-3-9 - Kartice partnera Dragon Bajun 2025_.pdf; Prilog St-802_2026-3-10 - Konto kartice PRIMLJENI PREDUJMOVI.pdf; Prilog St-802_2026-3-11 - Konto kartice DANI ZAJMOVI.pdf; Prilog St-802_2026-3-12 - Konto kartice.pdf; Prilog St-802_2026-3-13 - Konto kartice OBVEZE PREMA BANKAMA.pdf; Prilog St-802_2026-3-14 - pkk 31.01.2026..pdf; Prilog St-802_2026-3-15 - fina očevidnik.pdf; Prilog St-802_2026-3-16 - Potvrda.pdf; Prilog St-802_2026-3-17 - Stanje dugotrajne imovine.pdf; Prilog St-802_2026-3-18 - Prometna dozvola.pdf; Prilog St-802_2026-3-19 - Ugovori o pozajmicama.pdf; Prilog St-802_2026-3-20 - Uplata.pdf; Prilog St-802_2026-3-21 - Ugovor o pozajmici Zoran.pdf; Prilog St-802_2026-3-22 - Ocevidnik.pdf; Podnesak.pdf P75P; Prilog St-802_2026-6-1 - Izjava direktora.pdf; Prilog St-802_2026-6-2 - ObrazacJOPPD_75894176930_30042026_26074_1.pdf; Prilog St-802_2026-6-3 - ObrazacJOPPD_75894176930_25022026_26047_1.pdf; Prilog St-802_2026-6-4 - ObrazacJOPPD_75894176930_05052026_26125_1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9cf260d-6fa9-4133-9b93-1ab3f9898407/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026. ZA JAVNOST</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:39:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65631aeb-2ac8-4730-802d-e3ab25dcbd69</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65631aeb-2ac8-4730-802d-e3ab25dcbd69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.04.2026.</t>
   </si>
   <si>
-    <t>METAL KREATOR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 13:28:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97899a79-02b3-4f52-84f0-f0b5f6da96a2</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/97899a79-02b3-4f52-84f0-f0b5f6da96a2/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 09.04.2026. - za javnost</t>
   </si>
   <si>
     <t>09.04.2026. 14:28:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1eeab8f6-7c50-41d0-903d-3f6804b864e0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1eeab8f6-7c50-41d0-903d-3f6804b864e0/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -258,67 +345,319 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>41</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>