--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="88">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,123 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-802/2026</t>
   </si>
   <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>75894176930</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o. 75894176930</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d68b5fc2-c0c0-4b28-9671-696a67e2c101</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d68b5fc2-c0c0-4b28-9671-696a67e2c101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:21:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5a92a2a-6bbb-4359-9a78-f8d76803fb95</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5a92a2a-6bbb-4359-9a78-f8d76803fb95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.07.2026.; Prilog od: 22.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:21:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4606e403-64fb-4218-a153-550b0d44ffa4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-802_2026-20-1 - Pregovori.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4606e403-64fb-4218-a153-550b0d44ffa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, Sesvete</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6740be5c-b46c-48c0-b373-cbf9095e355e</t>
+  </si>
+  <si>
+    <t>07-02-26-16 OČITOVANJE POVJERENIKA OBR. 5.pdf; 07-02-26-17 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA, OBR. 4. .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6740be5c-b46c-48c0-b373-cbf9095e355e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 10.07.2026. -17- ZA JAVNOST</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:51:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d56df96a-306a-484f-ba6f-856bde24ba47</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d56df96a-306a-484f-ba6f-856bde24ba47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 10.07.2026.-16 ZA JAVNOST</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:49:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0672e40-21a8-4ae0-9039-0f92a527d435</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0672e40-21a8-4ae0-9039-0f92a527d435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA u predstečajnom postupku St-802/2026</t>
   </si>
   <si>
-    <t>METAL KREATOR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 09:46:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115</t>
   </si>
   <si>
     <t>07-02-26-04 Prijava tražbine - HAMAG BICRO.pdf; 07-02-26-05 Prijava tražbine - FLAMINGO MORE.pdf; 07-02-26-06 Prijava tražbine - FAGUS.pdf; 07-02-26-07 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-08 Prijava tražbine - KA-LI PROJEKT.pdf; 07-02-26-09 Prijava tražbine - ZG HOLDING.pdf; 07-02-26-11 Prijava tražbine - FINA.pdf; 07-02-26-12 Prijava tražbine - WURTH HRVATSKA D.O.O..pdf; 07-02-26-14 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 11.06.2026. ZA JAVNOST</t>
   </si>
   <si>
-    <t>Industrijska cesta 19, 10360 Sesvete, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>11.06.2026. 10:34:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcbefbe5-2ba9-404b-bfb1-4ad7802b5007</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcbefbe5-2ba9-404b-bfb1-4ad7802b5007/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 09.06.2026.; Prilog od: 09.06.2026.; Podnesak od 29.05.2026. ZA JAVNOST-10,11</t>
   </si>
   <si>
     <t>11.06.2026. 08:59:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e77285e-9d95-47be-abb4-6f5d048d32cb</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prijedlog.pdf P155P; Prilog St-802_2026-11-1 - račun.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2e77285e-9d95-47be-abb4-6f5d048d32cb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 14.05.2026. za javnost</t>
   </si>
   <si>
     <t>14.05.2026. 14:17:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0fdeb22-e38f-4236-aa3e-75c1b313e449</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0fdeb22-e38f-4236-aa3e-75c1b313e449/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prilog od: 11.05.2026.; Prijedlog od 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilog od: 23.04.2026.; Prilo</t>
   </si>
   <si>
     <t>14.05.2026. 13:40:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b9cf260d-6fa9-4133-9b93-1ab3f9898407</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-802_2026-1-1 - Uplata.pdf; Prilog St-802_2026-1-2 - Potvrda (1).pdf; Prilog St-802_2026-1-3 - Punomoc.pdf; Prilog St-802_2026-1-4 - Ocevidnik.pdf; Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-802_2026-3-1 - HAMAG BICRO UGOVOR.pdf; Prilog St-802_2026-3-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-802_2026-3-3 - Kartice dobavljaca.pdf; Prilog St-802_2026-3-4 - Bilješke.pdf; Prilog St-802_2026-3-5 - GFI-POD602..pdf; Prilog St-802_2026-3-6 - Kartice dobavljaca1.pdf; Prilog St-802_2026-3-7 - Kartice partnera Drago Salatović.pdf; Prilog St-802_2026-3-8 - Kartice kupaca.pdf; Prilog St-802_2026-3-9 - Kartice partnera Dragon Bajun 2025_.pdf; Prilog St-802_2026-3-10 - Konto kartice PRIMLJENI PREDUJMOVI.pdf; Prilog St-802_2026-3-11 - Konto kartice DANI ZAJMOVI.pdf; Prilog St-802_2026-3-12 - Konto kartice.pdf; Prilog St-802_2026-3-13 - Konto kartice OBVEZE PREMA BANKAMA.pdf; Prilog St-802_2026-3-14 - pkk 31.01.2026..pdf; Prilog St-802_2026-3-15 - fina očevidnik.pdf; Prilog St-802_2026-3-16 - Potvrda.pdf; Prilog St-802_2026-3-17 - Stanje dugotrajne imovine.pdf; Prilog St-802_2026-3-18 - Prometna dozvola.pdf; Prilog St-802_2026-3-19 - Ugovori o pozajmicama.pdf; Prilog St-802_2026-3-20 - Uplata.pdf; Prilog St-802_2026-3-21 - Ugovor o pozajmici Zoran.pdf; Prilog St-802_2026-3-22 - Ocevidnik.pdf; Podnesak.pdf P75P; Prilog St-802_2026-6-1 - Izjava direktora.pdf; Prilog St-802_2026-6-2 - ObrazacJOPPD_75894176930_30042026_26074_1.pdf; Prilog St-802_2026-6-3 - ObrazacJOPPD_75894176930_25022026_26047_1.pdf; Prilog St-802_2026-6-4 - ObrazacJOPPD_75894176930_05052026_26125_1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b9cf260d-6fa9-4133-9b93-1ab3f9898407/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.05.2026. ZA JAVNOST</t>
   </si>
   <si>
     <t>14.05.2026. 13:39:17</t>
   </si>
@@ -236,51 +317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -345,319 +426,571 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
+        <v>46</v>
+      </c>
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>46</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>46</v>
+      </c>
+      <c r="M15" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>