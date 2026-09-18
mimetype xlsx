--- v2 (2026-08-02)
+++ v3 (2026-09-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="103">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,114 +59,159 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-802/2026</t>
   </si>
   <si>
+    <t>Rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>75894176930</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o. 75894176930</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/563a3862-af94-404d-a470-cb387904ec96</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/563a3862-af94-404d-a470-cb387904ec96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.08.2026.; -22</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:24:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/818fcde1-d96c-4ca2-a2b9-3412a2d1d6ff</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-802_2026-22-1 - prijava tražbine vjerovnika HAMAG-BICRO od 19. 5. 26. broj 07-02-26-04.pdf; Prilog St-802_2026-22-2 - prijava tražbine vjerovnika FLAMINGO NORE d.o.o. od 28. 5. 26. broj 07-02-26-05.pdf; Prilog St-802_2026-22-3 - prijava tražbine vjerovnika FAGUS d.o.o. uz punomoć od 1. 6. 26. broj 07-02-26-06.pdf; Prilog St-802_2026-22-4 - prijava tražbine vjerovnika Ministarstva financija, Porezne uprave, Područnog ureda Zagreb uz dopis .pdf; Prilog St-802_2026-22-5 - prijava tražbine vjerovnika KA-LI PROJEKT d.o.o. Rijeka od 8. 6. 26. broj 07-02-26-08.pdf; Prilog St-802_2026-22-6 - prijava tražbine vjerovnika ZAGREBAČKI HOLDING d.o.o. od 08.06. 26. broj 07-02-26-09.pdf; Prilog St-802_2026-22-7 - prijava tražbine vjerovnika Financijska agencija od 8. 6. 26. broj 07-02-26-11.pdf; Prilog St-802_2026-22-8 - prijava tražbine vjerovnika WURTH-HRVATSKA d.o.o. uz punomoć od 9. 6. 26. broj 07-02-26-12.pdf; Prilog St-802_2026-22-9 - očitovanje povjerenika o prijavljenim tražbinama od 15. 7. 26. br. 07-02-26-16.pdf; Prilog St-802_2026-22-10 - očitovanje dužnika o prijavljenim tražbinama od 24. 7. 26. br. 07-02-26-17.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/818fcde1-d96c-4ca2-a2b9-3412a2d1d6ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA I TABLICA OSPORENIH TRAŽBINA, OSPORAVANJA POVJERENIKA</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, Sesvete</t>
+  </si>
+  <si>
+    <t>24.08.2026. 11:27:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c16a54f-5caa-4e31-af48-c1fe81171732</t>
+  </si>
+  <si>
+    <t>07-02-26-19 Tablica osporenih tražbina, xls.xls; 07-02-26-20 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c16a54f-5caa-4e31-af48-c1fe81171732/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 28.07.2026.</t>
   </si>
   <si>
-    <t>METAL KREATOR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>28.07.2026. 11:22:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d68b5fc2-c0c0-4b28-9671-696a67e2c101</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d68b5fc2-c0c0-4b28-9671-696a67e2c101/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 03.07.2026.</t>
   </si>
   <si>
     <t>28.07.2026. 11:21:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5a92a2a-6bbb-4359-9a78-f8d76803fb95</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5a92a2a-6bbb-4359-9a78-f8d76803fb95/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 22.07.2026.; Prilog od: 22.07.2026.</t>
   </si>
   <si>
     <t>28.07.2026. 11:21:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4606e403-64fb-4218-a153-550b0d44ffa4</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-802_2026-20-1 - Pregovori.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4606e403-64fb-4218-a153-550b0d44ffa4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrijska cesta 19, Sesvete</t>
   </si>
   <si>
     <t>27.07.2026. 09:08:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6740be5c-b46c-48c0-b373-cbf9095e355e</t>
   </si>
   <si>
     <t>07-02-26-16 OČITOVANJE POVJERENIKA OBR. 5.pdf; 07-02-26-17 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA, OBR. 4. .pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6740be5c-b46c-48c0-b373-cbf9095e355e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 10.07.2026. -17- ZA JAVNOST</t>
   </si>
   <si>
     <t>10.07.2026. 10:51:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d56df96a-306a-484f-ba6f-856bde24ba47</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
@@ -317,51 +362,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -468,93 +513,93 @@
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
@@ -610,387 +655,513 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="M14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L15" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="M15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>41</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>