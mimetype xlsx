--- v3 (2026-09-18)
+++ v4 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="121">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,141 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-802/2026</t>
   </si>
   <si>
+    <t>Prijedlog od 02.11.2026.</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o.</t>
+  </si>
+  <si>
+    <t>Industrijska cesta 19, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>75894176930</t>
+  </si>
+  <si>
+    <t>METAL KREATOR d.o.o. 75894176930</t>
+  </si>
+  <si>
+    <t>03.11.2026. 14:23:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c3056a-5908-47bb-81c2-e5bb3cc8476f</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c3056a-5908-47bb-81c2-e5bb3cc8476f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 27.10.2026.
+za javnost</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:37:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e0d663-6eed-4812-9178-dbbfe6f8f4e7</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1e0d663-6eed-4812-9178-dbbfe6f8f4e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika i prava glasa od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:34:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9772403-ef8d-43b5-8fc0-2e11f2e4a65b</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9772403-ef8d-43b5-8fc0-2e11f2e4a65b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:07:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b726c9cf-1d8c-4ccf-9a17-2d0bf0086bde</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b726c9cf-1d8c-4ccf-9a17-2d0bf0086bde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 15.09.2026.</t>
   </si>
   <si>
-    <t>METAL KREATOR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.09.2026. 11:16:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/563a3862-af94-404d-a470-cb387904ec96</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/563a3862-af94-404d-a470-cb387904ec96/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=802&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 26.08.2026.; -22</t>
   </si>
   <si>
     <t>03.09.2026. 14:24:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/818fcde1-d96c-4ca2-a2b9-3412a2d1d6ff</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-802_2026-22-1 - prijava tražbine vjerovnika HAMAG-BICRO od 19. 5. 26. broj 07-02-26-04.pdf; Prilog St-802_2026-22-2 - prijava tražbine vjerovnika FLAMINGO NORE d.o.o. od 28. 5. 26. broj 07-02-26-05.pdf; Prilog St-802_2026-22-3 - prijava tražbine vjerovnika FAGUS d.o.o. uz punomoć od 1. 6. 26. broj 07-02-26-06.pdf; Prilog St-802_2026-22-4 - prijava tražbine vjerovnika Ministarstva financija, Porezne uprave, Područnog ureda Zagreb uz dopis .pdf; Prilog St-802_2026-22-5 - prijava tražbine vjerovnika KA-LI PROJEKT d.o.o. Rijeka od 8. 6. 26. broj 07-02-26-08.pdf; Prilog St-802_2026-22-6 - prijava tražbine vjerovnika ZAGREBAČKI HOLDING d.o.o. od 08.06. 26. broj 07-02-26-09.pdf; Prilog St-802_2026-22-7 - prijava tražbine vjerovnika Financijska agencija od 8. 6. 26. broj 07-02-26-11.pdf; Prilog St-802_2026-22-8 - prijava tražbine vjerovnika WURTH-HRVATSKA d.o.o. uz punomoć od 9. 6. 26. broj 07-02-26-12.pdf; Prilog St-802_2026-22-9 - očitovanje povjerenika o prijavljenim tražbinama od 15. 7. 26. br. 07-02-26-16.pdf; Prilog St-802_2026-22-10 - očitovanje dužnika o prijavljenim tražbinama od 24. 7. 26. br. 07-02-26-17.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/818fcde1-d96c-4ca2-a2b9-3412a2d1d6ff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA I TABLICA OSPORENIH TRAŽBINA, OSPORAVANJA POVJERENIKA</t>
   </si>
   <si>
     <t>Industrijska cesta 19, Sesvete</t>
   </si>
   <si>
     <t>24.08.2026. 11:27:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c16a54f-5caa-4e31-af48-c1fe81171732</t>
@@ -146,96 +207,90 @@
   <si>
     <t>Rješenje od 28.07.2026.</t>
   </si>
   <si>
     <t>28.07.2026. 11:22:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d68b5fc2-c0c0-4b28-9671-696a67e2c101</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d68b5fc2-c0c0-4b28-9671-696a67e2c101/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 03.07.2026.</t>
   </si>
   <si>
     <t>28.07.2026. 11:21:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5a92a2a-6bbb-4359-9a78-f8d76803fb95</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5a92a2a-6bbb-4359-9a78-f8d76803fb95/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 22.07.2026.; Prilog od: 22.07.2026.</t>
   </si>
   <si>
     <t>28.07.2026. 11:21:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4606e403-64fb-4218-a153-550b0d44ffa4</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-802_2026-20-1 - Pregovori.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4606e403-64fb-4218-a153-550b0d44ffa4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>27.07.2026. 09:08:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6740be5c-b46c-48c0-b373-cbf9095e355e</t>
   </si>
   <si>
     <t>07-02-26-16 OČITOVANJE POVJERENIKA OBR. 5.pdf; 07-02-26-17 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA, OBR. 4. .pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6740be5c-b46c-48c0-b373-cbf9095e355e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 10.07.2026. -17- ZA JAVNOST</t>
   </si>
   <si>
     <t>10.07.2026. 10:51:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d56df96a-306a-484f-ba6f-856bde24ba47</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d56df96a-306a-484f-ba6f-856bde24ba47/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 10.07.2026.-16 ZA JAVNOST</t>
   </si>
   <si>
     <t>10.07.2026. 10:49:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0672e40-21a8-4ae0-9039-0f92a527d435</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0672e40-21a8-4ae0-9039-0f92a527d435/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA u predstečajnom postupku St-802/2026</t>
   </si>
   <si>
     <t>15.06.2026. 09:46:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/401fe6fc-0c83-4d81-869c-f42c59952115</t>
   </si>
@@ -362,51 +417,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N18"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -513,219 +568,219 @@
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
         <v>40</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
@@ -781,245 +836,245 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>83</v>
       </c>
       <c r="L14" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="M14" t="s">
         <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>85</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>86</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>87</v>
       </c>
       <c r="L15" t="s">
         <v>88</v>
       </c>
       <c r="M15" t="s">
         <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
@@ -1033,135 +1088,303 @@
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>90</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>91</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>92</v>
       </c>
       <c r="L16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M17" t="s">
         <v>98</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>99</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>100</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>101</v>
       </c>
       <c r="L18" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="M18" t="s">
         <v>102</v>
       </c>
       <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>104</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>109</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>110</v>
+      </c>
+      <c r="L20" t="s">
+        <v>111</v>
+      </c>
+      <c r="M20" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>114</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" t="s">
+        <v>116</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>117</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>119</v>
+      </c>
+      <c r="L22" t="s">
+        <v>30</v>
+      </c>
+      <c r="M22" t="s">
+        <v>120</v>
+      </c>
+      <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>