--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-882/2025</t>
   </si>
   <si>
+    <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>PAJA INTERIJERI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Prelošćica 61, 44000 Prelošćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>21039553550</t>
+  </si>
+  <si>
+    <t>PAJA INTERIJERI j.d.o.o. 21039553550</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:25:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80475dd9-01fd-4bdb-9aa7-770190880646</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-882_2025-26-1 - Popis predmeta stečajne mase - Paja interijeri.pdf; Prilog St-882_2025-26-2 - Popis vjerovnika - Paja interijeri.pdf; Prilog St-882_2025-26-3 - Pregled imovine i obveza-Paja interijeri.pdf; Prilog St-882_2025-26-4 - Obrazac 17-tablica tražbina.pdf; Prilog St-882_2025-26-5 - PREDRAČUN TROŠKOVA STEČAJNOG POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80475dd9-01fd-4bdb-9aa7-770190880646/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=882&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:25:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a260418-e438-4ce4-9c81-5c46e8bec09c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-882_2025-25-1 - Slike vozila.pdf; Prilog St-882_2025-25-2 - Gmail -odgovor knjigovodstvo.pdf; Prilog St-882_2025-25-3 - NESTOR INŽENJERING KARTICA 2024 (1).pdf; Prilog St-882_2025-25-4 - Promet računa-paja interijeri j.d.o.o. u stečaju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a260418-e438-4ce4-9c81-5c46e8bec09c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.03.2026.</t>
   </si>
   <si>
-    <t>PAJA INTERIJERI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.03.2026. 13:41:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/972b58c0-8a96-4ce9-912a-72bc5fd92b7c</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/972b58c0-8a96-4ce9-912a-72bc5fd92b7c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=882&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 24.10.2025.</t>
   </si>
   <si>
     <t>27.10.2025. 09:54:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/da352592-5bd1-46b0-95ef-ff387ba06546</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/da352592-5bd1-46b0-95ef-ff387ba06546/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.05.2025.</t>
   </si>
   <si>
     <t>13.05.2025. 14:31:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac77d4ce-0ca7-470b-9993-003726f72428</t>
   </si>
@@ -179,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +427,126 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>