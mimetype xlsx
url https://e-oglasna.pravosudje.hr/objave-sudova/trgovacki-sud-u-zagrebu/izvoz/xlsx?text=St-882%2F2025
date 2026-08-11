--- v1 (2026-06-25)
+++ v2 (2026-08-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-882/2025</t>
   </si>
   <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>PAJA INTERIJERI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Prelošćica 61, 44000 Prelošćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>21039553550</t>
+  </si>
+  <si>
+    <t>PAJA INTERIJERI j.d.o.o. 21039553550</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:25:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47b94e4-1a2a-4329-9885-1fa91e6a286c</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a47b94e4-1a2a-4329-9885-1fa91e6a286c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=882&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:27:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ee73525-da69-4b13-8acd-1b48ed8e1314</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 01.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ee73525-da69-4b13-8acd-1b48ed8e1314/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
-    <t>PAJA INTERIJERI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>18.06.2026. 11:25:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80475dd9-01fd-4bdb-9aa7-770190880646</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-882_2025-26-1 - Popis predmeta stečajne mase - Paja interijeri.pdf; Prilog St-882_2025-26-2 - Popis vjerovnika - Paja interijeri.pdf; Prilog St-882_2025-26-3 - Pregled imovine i obveza-Paja interijeri.pdf; Prilog St-882_2025-26-4 - Obrazac 17-tablica tražbina.pdf; Prilog St-882_2025-26-5 - PREDRAČUN TROŠKOVA STEČAJNOG POSTUPKA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80475dd9-01fd-4bdb-9aa7-770190880646/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=882&amp;godina=2025</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
     <t>18.06.2026. 11:25:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a260418-e438-4ce4-9c81-5c46e8bec09c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-882_2025-25-1 - Slike vozila.pdf; Prilog St-882_2025-25-2 - Gmail -odgovor knjigovodstvo.pdf; Prilog St-882_2025-25-3 - NESTOR INŽENJERING KARTICA 2024 (1).pdf; Prilog St-882_2025-25-4 - Promet računa-paja interijeri j.d.o.o. u stečaju.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a260418-e438-4ce4-9c81-5c46e8bec09c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 13:41:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/972b58c0-8a96-4ce9-912a-72bc5fd92b7c</t>
   </si>
@@ -209,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +541,126 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>