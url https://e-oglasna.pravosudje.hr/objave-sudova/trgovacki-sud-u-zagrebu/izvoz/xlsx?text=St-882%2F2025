--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-882/2025</t>
   </si>
   <si>
+    <t>Prijava nedostatnosti stečajne mase od 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.; Prilog od: 23.09.2026.</t>
+  </si>
+  <si>
+    <t>PAJA INTERIJERI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>Prelošćica 61, 44000 Prelošćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>21039553550</t>
+  </si>
+  <si>
+    <t>PAJA INTERIJERI j.d.o.o. 21039553550</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:12:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a53f248-4176-42d2-9a7c-18faf7e7207c</t>
+  </si>
+  <si>
+    <t>Prijava nedostatnosti stečajne mase.pdf P87P; Prilog St-882_2025-32-1 - Računi.pdf; Prilog St-882_2025-32-2 - Račun za knjigovodstvene usluge.pdf; Prilog St-882_2025-32-3 - Putni nalog.pdf; Prilog St-882_2025-32-4 - Trošak autoputa-01.07.2026.pdf; Prilog St-882_2025-32-5 - Promet računa od 23.04.2026-15.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a53f248-4176-42d2-9a7c-18faf7e7207c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=882&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>23.09.2026. 10:05:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9247c256-2b0f-435e-b6ce-4aab08653be5</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-882_2025-31-1 - Promet računa od 23.04.2026-15.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9247c256-2b0f-435e-b6ce-4aab08653be5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 01.07.2026.</t>
   </si>
   <si>
-    <t>PAJA INTERIJERI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>02.07.2026. 13:25:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a47b94e4-1a2a-4329-9885-1fa91e6a286c</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a47b94e4-1a2a-4329-9885-1fa91e6a286c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=882&amp;godina=2025</t>
   </si>
   <si>
     <t>Zapisnik od 01.07.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 10:27:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ee73525-da69-4b13-8acd-1b48ed8e1314</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 01.07.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ee73525-da69-4b13-8acd-1b48ed8e1314/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
     <t>18.06.2026. 11:25:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80475dd9-01fd-4bdb-9aa7-770190880646</t>
   </si>
@@ -239,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -625,42 +655,126 @@
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>