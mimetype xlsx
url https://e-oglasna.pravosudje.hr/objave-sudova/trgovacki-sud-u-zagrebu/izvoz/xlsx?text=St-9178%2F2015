--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="421">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,132 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-9178/2015</t>
   </si>
   <si>
+    <t>Podnesak od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Nova Ves 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06248751902</t>
+  </si>
+  <si>
+    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju 06248751902</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:16:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5acbaa01-5be1-4959-8b6d-46141f7fe3c6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5acbaa01-5be1-4959-8b6d-46141f7fe3c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=9178&amp;godina=2015</t>
+  </si>
+  <si>
     <t>Zaključak od 05.05.2026.</t>
   </si>
   <si>
-    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>11.05.2026. 14:09:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c9f09d-a432-458e-8c6b-54e3449a9502</t>
   </si>
   <si>
     <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c9f09d-a432-458e-8c6b-54e3449a9502/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=9178&amp;godina=2015</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 23.01.2026.</t>
   </si>
   <si>
     <t>23.01.2026. 10:33:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46d73036-2ce0-46db-ba89-11439bb6b256</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46d73036-2ce0-46db-ba89-11439bb6b256/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.08.2025.; Prilog od: 21.08.2025.; Prilog od: 21.08.2025.; Prilog od: 21.08.2025.</t>
   </si>
   <si>
     <t>25.08.2025. 08:46:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/726cf5ed-6bb3-4534-a0e5-8b934ae3e7e0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-9178_2015-160-1 - Pravomoćna presuda TSZG P 1312 2021 od 16.12.2022..pdf; Prilog St-9178_2015-160-2 - Presuda VTS posl.br. Pž 113 2023 od 12.07.2023..pdf; Prilog St-9178_2015-160-3 - Rješenje VSRH Revd 834 2024 od 10.04.2024..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/726cf5ed-6bb3-4534-a0e5-8b934ae3e7e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.08.2025.</t>
   </si>
   <si>
     <t>25.08.2025. 08:46:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5505d413-a6c9-4b3a-a9e9-2d4a6c6eaa7f</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5505d413-a6c9-4b3a-a9e9-2d4a6c6eaa7f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.04.2025.</t>
   </si>
   <si>
     <t>29.05.2025. 10:52:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf32db61-0ef7-4ea5-820f-93afa36d8c03</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf32db61-0ef7-4ea5-820f-93afa36d8c03/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 29.05.2025.</t>
   </si>
   <si>
     <t>29.05.2025. 10:51:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9b65355-cf24-45f4-8ea9-6799951a0dc9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9b65355-cf24-45f4-8ea9-6799951a0dc9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>14.04.2025. 09:35:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31400563-5327-4c0b-9ece-493eaea70106</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31400563-5327-4c0b-9ece-493eaea70106/dokumenti/preuzimanje</t>
   </si>
@@ -1304,51 +1316,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N86"/>
+  <dimension ref="A1:N87"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1429,93 +1441,93 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="M4" t="s">
         <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
@@ -1617,661 +1629,661 @@
       <c r="J7"/>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
         <v>24</v>
       </c>
       <c r="M7" t="s">
         <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>54</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>55</v>
       </c>
       <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" t="s">
         <v>60</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>69</v>
       </c>
       <c r="L12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" t="s">
         <v>74</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" t="s">
         <v>79</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" t="s">
         <v>84</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M16" t="s">
         <v>90</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>91</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>92</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>93</v>
       </c>
       <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M18" t="s">
         <v>99</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>101</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>102</v>
       </c>
       <c r="L19" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="M19" t="s">
         <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>106</v>
       </c>
       <c r="L20" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="M20" t="s">
         <v>107</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>109</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>110</v>
       </c>
       <c r="L21" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="M21" t="s">
         <v>111</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>112</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>113</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>114</v>
       </c>
       <c r="L22" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="M22" t="s">
         <v>115</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>116</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
@@ -2311,639 +2323,639 @@
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>120</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>121</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>122</v>
       </c>
       <c r="L24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
+        <v>124</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>126</v>
+      </c>
+      <c r="L25" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="M25" t="s">
         <v>128</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>130</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>131</v>
       </c>
       <c r="L26" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M26" t="s">
         <v>132</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>133</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>135</v>
       </c>
       <c r="L27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
+        <v>137</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
+        <v>139</v>
+      </c>
+      <c r="L28" t="s">
         <v>140</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
+        <v>142</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
+        <v>144</v>
+      </c>
+      <c r="L29" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M29" t="s">
         <v>146</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>147</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>148</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>149</v>
       </c>
       <c r="L30" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="M30" t="s">
         <v>150</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>151</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>152</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>153</v>
       </c>
       <c r="L31" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="M31" t="s">
         <v>154</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>155</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>156</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>157</v>
       </c>
       <c r="L32" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="M32" t="s">
         <v>158</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>159</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>160</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>161</v>
       </c>
       <c r="L33" t="s">
+        <v>24</v>
+      </c>
+      <c r="M33" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
+        <v>163</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>165</v>
+      </c>
+      <c r="L34" t="s">
         <v>166</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
+        <v>168</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
+        <v>170</v>
+      </c>
+      <c r="L35" t="s">
         <v>171</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
+        <v>173</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>175</v>
+      </c>
+      <c r="L36" t="s">
         <v>176</v>
       </c>
-      <c r="L36" t="s">
+      <c r="M36" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
+        <v>178</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>180</v>
+      </c>
+      <c r="L37" t="s">
         <v>181</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
+        <v>183</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>185</v>
+      </c>
+      <c r="L38" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M38" t="s">
         <v>187</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
         <v>188</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
@@ -2983,261 +2995,261 @@
         <v>16</v>
       </c>
       <c r="D40" t="s">
         <v>192</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
         <v>21</v>
       </c>
       <c r="I40" t="s">
         <v>193</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
         <v>194</v>
       </c>
       <c r="L40" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="M40" t="s">
         <v>195</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
         <v>196</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
         <v>197</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
         <v>198</v>
       </c>
       <c r="L41" t="s">
+        <v>98</v>
+      </c>
+      <c r="M41" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
+        <v>200</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>21</v>
+      </c>
+      <c r="I42" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
+        <v>202</v>
+      </c>
+      <c r="L42" t="s">
         <v>203</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
+        <v>205</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
+        <v>207</v>
+      </c>
+      <c r="L43" t="s">
         <v>208</v>
       </c>
-      <c r="L43" t="s">
+      <c r="M43" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
+        <v>210</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>212</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>212</v>
+      </c>
+      <c r="L44" t="s">
         <v>213</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
+        <v>217</v>
+      </c>
+      <c r="L45" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M45" t="s">
         <v>219</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
         <v>220</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
@@ -3277,303 +3289,303 @@
         <v>16</v>
       </c>
       <c r="D47" t="s">
         <v>224</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
         <v>20</v>
       </c>
       <c r="H47" t="s">
         <v>21</v>
       </c>
       <c r="I47" t="s">
         <v>225</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
         <v>226</v>
       </c>
       <c r="L47" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="M47" t="s">
         <v>227</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
         <v>228</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
         <v>21</v>
       </c>
       <c r="I48" t="s">
         <v>229</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
         <v>230</v>
       </c>
       <c r="L48" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="M48" t="s">
         <v>231</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
         <v>232</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>20</v>
       </c>
       <c r="H49" t="s">
         <v>21</v>
       </c>
       <c r="I49" t="s">
         <v>233</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
         <v>234</v>
       </c>
       <c r="L49" t="s">
+        <v>98</v>
+      </c>
+      <c r="M49" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
+        <v>236</v>
+      </c>
+      <c r="E50" t="s">
+        <v>18</v>
+      </c>
+      <c r="F50" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" t="s">
+        <v>21</v>
+      </c>
+      <c r="I50" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
+        <v>238</v>
+      </c>
+      <c r="L50" t="s">
         <v>239</v>
       </c>
-      <c r="L50" t="s">
+      <c r="M50" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
+        <v>241</v>
+      </c>
+      <c r="E51" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" t="s">
+        <v>19</v>
+      </c>
+      <c r="G51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>243</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
+        <v>243</v>
+      </c>
+      <c r="L51" t="s">
         <v>244</v>
       </c>
-      <c r="L51" t="s">
+      <c r="M51" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="N51" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
+        <v>246</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" t="s">
         <v>247</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
+        <v>248</v>
+      </c>
+      <c r="L52" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="M52" t="s">
         <v>250</v>
       </c>
       <c r="N52" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53" t="s">
         <v>251</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
       <c r="G53" t="s">
         <v>20</v>
       </c>
       <c r="H53" t="s">
         <v>21</v>
       </c>
       <c r="I53" t="s">
         <v>252</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
         <v>253</v>
       </c>
       <c r="L53" t="s">
-        <v>39</v>
+        <v>208</v>
       </c>
       <c r="M53" t="s">
         <v>254</v>
       </c>
       <c r="N53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
         <v>255</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
@@ -3613,1353 +3625,1395 @@
         <v>16</v>
       </c>
       <c r="D55" t="s">
         <v>259</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>19</v>
       </c>
       <c r="G55" t="s">
         <v>20</v>
       </c>
       <c r="H55" t="s">
         <v>21</v>
       </c>
       <c r="I55" t="s">
         <v>260</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>261</v>
       </c>
       <c r="L55" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="M55" t="s">
         <v>262</v>
       </c>
       <c r="N55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
         <v>263</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
       <c r="H56" t="s">
         <v>21</v>
       </c>
       <c r="I56" t="s">
         <v>264</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
         <v>265</v>
       </c>
       <c r="L56" t="s">
+        <v>24</v>
+      </c>
+      <c r="M56" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="N56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
+        <v>267</v>
+      </c>
+      <c r="E57" t="s">
+        <v>18</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" t="s">
+        <v>21</v>
+      </c>
+      <c r="I57" t="s">
         <v>268</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
+        <v>269</v>
+      </c>
+      <c r="L57" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M57" t="s">
         <v>271</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
         <v>272</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>20</v>
       </c>
       <c r="H58" t="s">
         <v>21</v>
       </c>
       <c r="I58" t="s">
         <v>273</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
         <v>274</v>
       </c>
       <c r="L58" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="M58" t="s">
         <v>275</v>
       </c>
       <c r="N58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
         <v>276</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>20</v>
       </c>
       <c r="H59" t="s">
         <v>21</v>
       </c>
       <c r="I59" t="s">
         <v>277</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
         <v>278</v>
       </c>
       <c r="L59" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="M59" t="s">
         <v>279</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
         <v>280</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="H60" t="s">
         <v>21</v>
       </c>
       <c r="I60" t="s">
         <v>281</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
         <v>282</v>
       </c>
       <c r="L60" t="s">
+        <v>181</v>
+      </c>
+      <c r="M60" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="N60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
         <v>16</v>
       </c>
       <c r="D61" t="s">
+        <v>284</v>
+      </c>
+      <c r="E61" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" t="s">
+        <v>19</v>
+      </c>
+      <c r="G61" t="s">
+        <v>20</v>
+      </c>
+      <c r="H61" t="s">
+        <v>21</v>
+      </c>
+      <c r="I61" t="s">
         <v>285</v>
-      </c>
-[...13 lines deleted...]
-        <v>286</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
+        <v>286</v>
+      </c>
+      <c r="L61" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M61" t="s">
         <v>288</v>
       </c>
       <c r="N61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>289</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
       <c r="H62" t="s">
         <v>21</v>
       </c>
       <c r="I62" t="s">
         <v>290</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
         <v>291</v>
       </c>
       <c r="L62" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M62" t="s">
         <v>292</v>
       </c>
       <c r="N62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
       <c r="H63" t="s">
         <v>21</v>
       </c>
       <c r="I63" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="L63" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M63" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>21</v>
       </c>
       <c r="I64" t="s">
         <v>297</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
         <v>298</v>
       </c>
       <c r="L64" t="s">
+        <v>98</v>
+      </c>
+      <c r="M64" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
+        <v>300</v>
+      </c>
+      <c r="E65" t="s">
+        <v>18</v>
+      </c>
+      <c r="F65" t="s">
+        <v>19</v>
+      </c>
+      <c r="G65" t="s">
+        <v>20</v>
+      </c>
+      <c r="H65" t="s">
+        <v>21</v>
+      </c>
+      <c r="I65" t="s">
         <v>301</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
+        <v>302</v>
+      </c>
+      <c r="L65" t="s">
         <v>303</v>
       </c>
-      <c r="L65" t="s">
+      <c r="M65" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
+        <v>305</v>
+      </c>
+      <c r="E66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F66" t="s">
+        <v>19</v>
+      </c>
+      <c r="G66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H66" t="s">
+        <v>21</v>
+      </c>
+      <c r="I66" t="s">
         <v>306</v>
-      </c>
-[...13 lines deleted...]
-        <v>310</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="L66" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="M66" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="N66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
         <v>16</v>
       </c>
       <c r="D67" t="s">
+        <v>310</v>
+      </c>
+      <c r="E67" t="s">
+        <v>311</v>
+      </c>
+      <c r="F67" t="s">
+        <v>312</v>
+      </c>
+      <c r="G67" t="s">
+        <v>20</v>
+      </c>
+      <c r="H67" t="s">
+        <v>313</v>
+      </c>
+      <c r="I67" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
+        <v>315</v>
+      </c>
+      <c r="L67" t="s">
         <v>316</v>
       </c>
-      <c r="L67" t="s">
+      <c r="M67" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="N67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68" t="s">
+        <v>318</v>
+      </c>
+      <c r="E68" t="s">
+        <v>311</v>
+      </c>
+      <c r="F68" t="s">
+        <v>312</v>
+      </c>
+      <c r="G68" t="s">
+        <v>20</v>
+      </c>
+      <c r="H68" t="s">
+        <v>313</v>
+      </c>
+      <c r="I68" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>323</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="L68" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="M68" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="N68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69" t="s">
+        <v>323</v>
+      </c>
+      <c r="E69" t="s">
+        <v>324</v>
+      </c>
+      <c r="F69" t="s">
+        <v>325</v>
+      </c>
+      <c r="G69" t="s">
+        <v>20</v>
+      </c>
+      <c r="H69" t="s">
+        <v>326</v>
+      </c>
+      <c r="I69" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>328</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
+        <v>328</v>
+      </c>
+      <c r="L69" t="s">
         <v>329</v>
       </c>
-      <c r="L69" t="s">
+      <c r="M69" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="N69" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70" t="s">
+        <v>331</v>
+      </c>
+      <c r="E70" t="s">
+        <v>311</v>
+      </c>
+      <c r="F70" t="s">
+        <v>312</v>
+      </c>
+      <c r="G70" t="s">
+        <v>20</v>
+      </c>
+      <c r="H70" t="s">
+        <v>313</v>
+      </c>
+      <c r="I70" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
+        <v>333</v>
+      </c>
+      <c r="L70" t="s">
         <v>334</v>
       </c>
-      <c r="L70" t="s">
+      <c r="M70" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
+        <v>336</v>
+      </c>
+      <c r="E71" t="s">
+        <v>324</v>
+      </c>
+      <c r="F71" t="s">
+        <v>325</v>
+      </c>
+      <c r="G71" t="s">
+        <v>20</v>
+      </c>
+      <c r="H71" t="s">
+        <v>326</v>
+      </c>
+      <c r="I71" t="s">
         <v>337</v>
-      </c>
-[...13 lines deleted...]
-        <v>338</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
+        <v>338</v>
+      </c>
+      <c r="L71" t="s">
         <v>339</v>
       </c>
-      <c r="L71" t="s">
+      <c r="M71" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="N71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
+        <v>341</v>
+      </c>
+      <c r="E72" t="s">
+        <v>324</v>
+      </c>
+      <c r="F72" t="s">
+        <v>325</v>
+      </c>
+      <c r="G72" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" t="s">
+        <v>326</v>
+      </c>
+      <c r="I72" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>343</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
+        <v>343</v>
+      </c>
+      <c r="L72" t="s">
         <v>344</v>
       </c>
-      <c r="L72" t="s">
+      <c r="M72" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="N72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
+        <v>346</v>
+      </c>
+      <c r="E73" t="s">
+        <v>324</v>
+      </c>
+      <c r="F73" t="s">
+        <v>325</v>
+      </c>
+      <c r="G73" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73" t="s">
+        <v>326</v>
+      </c>
+      <c r="I73" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
+        <v>348</v>
+      </c>
+      <c r="L73" t="s">
         <v>349</v>
       </c>
-      <c r="L73" t="s">
+      <c r="M73" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="N73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
+        <v>351</v>
+      </c>
+      <c r="E74" t="s">
+        <v>311</v>
+      </c>
+      <c r="F74" t="s">
+        <v>312</v>
+      </c>
+      <c r="G74" t="s">
+        <v>20</v>
+      </c>
+      <c r="H74" t="s">
+        <v>313</v>
+      </c>
+      <c r="I74" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>353</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
+        <v>353</v>
+      </c>
+      <c r="L74" t="s">
         <v>354</v>
       </c>
-      <c r="L74" t="s">
+      <c r="M74" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="N74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
+        <v>356</v>
+      </c>
+      <c r="E75" t="s">
+        <v>311</v>
+      </c>
+      <c r="F75" t="s">
+        <v>312</v>
+      </c>
+      <c r="G75" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" t="s">
+        <v>313</v>
+      </c>
+      <c r="I75" t="s">
         <v>357</v>
-      </c>
-[...13 lines deleted...]
-        <v>358</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
+        <v>358</v>
+      </c>
+      <c r="L75" t="s">
         <v>359</v>
       </c>
-      <c r="L75" t="s">
+      <c r="M75" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
+        <v>361</v>
+      </c>
+      <c r="E76" t="s">
+        <v>311</v>
+      </c>
+      <c r="F76" t="s">
+        <v>312</v>
+      </c>
+      <c r="G76" t="s">
+        <v>20</v>
+      </c>
+      <c r="H76" t="s">
+        <v>313</v>
+      </c>
+      <c r="I76" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
+        <v>363</v>
+      </c>
+      <c r="L76" t="s">
         <v>364</v>
       </c>
-      <c r="L76" t="s">
+      <c r="M76" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
+        <v>366</v>
+      </c>
+      <c r="E77" t="s">
+        <v>311</v>
+      </c>
+      <c r="F77" t="s">
+        <v>312</v>
+      </c>
+      <c r="G77" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" t="s">
+        <v>313</v>
+      </c>
+      <c r="I77" t="s">
         <v>367</v>
-      </c>
-[...13 lines deleted...]
-        <v>368</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
+        <v>368</v>
+      </c>
+      <c r="L77" t="s">
         <v>369</v>
       </c>
-      <c r="L77" t="s">
+      <c r="M77" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="N77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
+        <v>371</v>
+      </c>
+      <c r="E78" t="s">
+        <v>311</v>
+      </c>
+      <c r="F78" t="s">
+        <v>312</v>
+      </c>
+      <c r="G78" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" t="s">
+        <v>313</v>
+      </c>
+      <c r="I78" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>374</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
+        <v>373</v>
+      </c>
+      <c r="L78" t="s">
+        <v>374</v>
+      </c>
+      <c r="M78" t="s">
         <v>375</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="N78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79" t="s">
+        <v>376</v>
+      </c>
+      <c r="E79" t="s">
+        <v>324</v>
+      </c>
+      <c r="F79" t="s">
+        <v>325</v>
+      </c>
+      <c r="G79" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" t="s">
         <v>377</v>
-      </c>
-[...10 lines deleted...]
-        <v>309</v>
       </c>
       <c r="I79" t="s">
         <v>378</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
         <v>379</v>
       </c>
       <c r="L79" t="s">
+        <v>329</v>
+      </c>
+      <c r="M79" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="N79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
+        <v>381</v>
+      </c>
+      <c r="E80" t="s">
+        <v>311</v>
+      </c>
+      <c r="F80" t="s">
+        <v>312</v>
+      </c>
+      <c r="G80" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" t="s">
+        <v>313</v>
+      </c>
+      <c r="I80" t="s">
         <v>382</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
+        <v>383</v>
+      </c>
+      <c r="L80" t="s">
         <v>384</v>
       </c>
-      <c r="L80" t="s">
+      <c r="M80" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
+        <v>386</v>
+      </c>
+      <c r="E81" t="s">
+        <v>311</v>
+      </c>
+      <c r="F81" t="s">
+        <v>312</v>
+      </c>
+      <c r="G81" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" t="s">
+        <v>313</v>
+      </c>
+      <c r="I81" t="s">
         <v>387</v>
-      </c>
-[...13 lines deleted...]
-        <v>388</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
+        <v>388</v>
+      </c>
+      <c r="L81" t="s">
         <v>389</v>
       </c>
-      <c r="L81" t="s">
+      <c r="M81" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="N81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
+        <v>391</v>
+      </c>
+      <c r="E82" t="s">
+        <v>311</v>
+      </c>
+      <c r="F82" t="s">
+        <v>312</v>
+      </c>
+      <c r="G82" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" t="s">
+        <v>313</v>
+      </c>
+      <c r="I82" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>393</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
+        <v>393</v>
+      </c>
+      <c r="L82" t="s">
         <v>394</v>
       </c>
-      <c r="L82" t="s">
+      <c r="M82" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
+        <v>396</v>
+      </c>
+      <c r="E83" t="s">
+        <v>311</v>
+      </c>
+      <c r="F83" t="s">
+        <v>312</v>
+      </c>
+      <c r="G83" t="s">
+        <v>20</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+      <c r="I83" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>398</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
+        <v>398</v>
+      </c>
+      <c r="L83" t="s">
         <v>399</v>
       </c>
-      <c r="L83" t="s">
+      <c r="M83" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
+        <v>401</v>
+      </c>
+      <c r="E84" t="s">
+        <v>311</v>
+      </c>
+      <c r="F84" t="s">
+        <v>312</v>
+      </c>
+      <c r="G84" t="s">
+        <v>20</v>
+      </c>
+      <c r="H84" t="s">
+        <v>313</v>
+      </c>
+      <c r="I84" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
+        <v>403</v>
+      </c>
+      <c r="L84" t="s">
+        <v>404</v>
+      </c>
+      <c r="M84" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="N84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
+        <v>406</v>
+      </c>
+      <c r="E85" t="s">
+        <v>311</v>
+      </c>
+      <c r="F85" t="s">
+        <v>312</v>
+      </c>
+      <c r="G85" t="s">
+        <v>20</v>
+      </c>
+      <c r="H85" t="s">
+        <v>407</v>
+      </c>
+      <c r="I85" t="s">
         <v>408</v>
-      </c>
-[...13 lines deleted...]
-        <v>409</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
+        <v>409</v>
+      </c>
+      <c r="L85" t="s">
         <v>410</v>
       </c>
-      <c r="L85" t="s">
+      <c r="M85" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="N85" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="E86" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="F86" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="G86" t="s">
         <v>20</v>
       </c>
       <c r="H86" t="s">
-        <v>403</v>
+        <v>313</v>
       </c>
       <c r="I86" t="s">
         <v>413</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
         <v>414</v>
       </c>
       <c r="L86" t="s">
         <v>415</v>
       </c>
       <c r="M86" t="s">
         <v>416</v>
       </c>
       <c r="N86" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>16</v>
+      </c>
+      <c r="D87" t="s">
+        <v>412</v>
+      </c>
+      <c r="E87" t="s">
+        <v>311</v>
+      </c>
+      <c r="F87" t="s">
+        <v>312</v>
+      </c>
+      <c r="G87" t="s">
+        <v>20</v>
+      </c>
+      <c r="H87" t="s">
+        <v>407</v>
+      </c>
+      <c r="I87" t="s">
+        <v>417</v>
+      </c>
+      <c r="J87"/>
+      <c r="K87" t="s">
+        <v>418</v>
+      </c>
+      <c r="L87" t="s">
+        <v>419</v>
+      </c>
+      <c r="M87" t="s">
+        <v>420</v>
+      </c>
+      <c r="N87" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>