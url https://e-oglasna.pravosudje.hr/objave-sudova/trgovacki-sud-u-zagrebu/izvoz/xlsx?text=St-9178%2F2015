--- v1 (2026-06-26)
+++ v2 (2026-08-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="434">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,132 +59,171 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-9178/2015</t>
   </si>
   <si>
+    <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Nova Ves 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06248751902</t>
+  </si>
+  <si>
+    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju 06248751902</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:51:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57517134-3607-4112-a4e3-b05204e3c0d0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-9178_2015-168-1 - Prvostupanjska presuda.pdf; Prilog St-9178_2015-168-2 - Drugostupanjska presuda.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57517134-3607-4112-a4e3-b05204e3c0d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=9178&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Podnesak od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:55:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c9b8455-6ab1-4e7b-b1ef-bd0006bba7c6</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c9b8455-6ab1-4e7b-b1ef-bd0006bba7c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:19:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6f37880-c054-462a-84f7-4773d49cbb7d</t>
+  </si>
+  <si>
+    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6f37880-c054-462a-84f7-4773d49cbb7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 09.06.2026.</t>
   </si>
   <si>
-    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>11.06.2026. 13:16:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5acbaa01-5be1-4959-8b6d-46141f7fe3c6</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5acbaa01-5be1-4959-8b6d-46141f7fe3c6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=9178&amp;godina=2015</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 05.05.2026.</t>
   </si>
   <si>
     <t>11.05.2026. 14:09:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c9f09d-a432-458e-8c6b-54e3449a9502</t>
   </si>
   <si>
-    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00c9f09d-a432-458e-8c6b-54e3449a9502/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 23.01.2026.</t>
   </si>
   <si>
     <t>23.01.2026. 10:33:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46d73036-2ce0-46db-ba89-11439bb6b256</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46d73036-2ce0-46db-ba89-11439bb6b256/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.08.2025.; Prilog od: 21.08.2025.; Prilog od: 21.08.2025.; Prilog od: 21.08.2025.</t>
   </si>
   <si>
     <t>25.08.2025. 08:46:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/726cf5ed-6bb3-4534-a0e5-8b934ae3e7e0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-9178_2015-160-1 - Pravomoćna presuda TSZG P 1312 2021 od 16.12.2022..pdf; Prilog St-9178_2015-160-2 - Presuda VTS posl.br. Pž 113 2023 od 12.07.2023..pdf; Prilog St-9178_2015-160-3 - Rješenje VSRH Revd 834 2024 od 10.04.2024..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/726cf5ed-6bb3-4534-a0e5-8b934ae3e7e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 21.08.2025.</t>
   </si>
   <si>
     <t>25.08.2025. 08:46:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5505d413-a6c9-4b3a-a9e9-2d4a6c6eaa7f</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5505d413-a6c9-4b3a-a9e9-2d4a6c6eaa7f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.04.2025.</t>
   </si>
   <si>
     <t>29.05.2025. 10:52:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf32db61-0ef7-4ea5-820f-93afa36d8c03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf32db61-0ef7-4ea5-820f-93afa36d8c03/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 29.05.2025.</t>
   </si>
   <si>
     <t>29.05.2025. 10:51:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9b65355-cf24-45f4-8ea9-6799951a0dc9</t>
   </si>
@@ -1316,51 +1355,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N87"/>
+  <dimension ref="A1:N90"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1483,1017 +1522,1017 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M7" t="s">
         <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="M8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
         <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" t="s">
         <v>73</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" t="s">
         <v>78</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>82</v>
+      </c>
+      <c r="L15" t="s">
+        <v>35</v>
+      </c>
+      <c r="M15" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>86</v>
+      </c>
+      <c r="L16" t="s">
+        <v>87</v>
+      </c>
+      <c r="M16" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" t="s">
         <v>97</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>99</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>101</v>
+      </c>
+      <c r="L19" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M19" t="s">
         <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>106</v>
       </c>
       <c r="L20" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="M20" t="s">
         <v>107</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>109</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>110</v>
       </c>
       <c r="L21" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="M21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L22" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L23" t="s">
-        <v>44</v>
+        <v>111</v>
       </c>
       <c r="M23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L24" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L25" t="s">
-        <v>127</v>
+        <v>40</v>
       </c>
       <c r="M25" t="s">
         <v>128</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>130</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>131</v>
       </c>
       <c r="L26" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="M26" t="s">
         <v>132</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>133</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>135</v>
       </c>
       <c r="L27" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M27" t="s">
         <v>136</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>137</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
@@ -2533,2487 +2572,2613 @@
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>142</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>143</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>144</v>
       </c>
       <c r="L29" t="s">
+        <v>140</v>
+      </c>
+      <c r="M29" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
+        <v>146</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
+        <v>148</v>
+      </c>
+      <c r="L30" t="s">
+        <v>40</v>
+      </c>
+      <c r="M30" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>150</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
+        <v>152</v>
+      </c>
+      <c r="L31" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="M31" t="s">
         <v>154</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>155</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>156</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>157</v>
       </c>
       <c r="L32" t="s">
-        <v>24</v>
+        <v>158</v>
       </c>
       <c r="M32" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="L33" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M33" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
       <c r="I34" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L34" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="M34" t="s">
         <v>167</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>168</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
         <v>169</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
         <v>170</v>
       </c>
       <c r="L35" t="s">
+        <v>40</v>
+      </c>
+      <c r="M35" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
+        <v>172</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>174</v>
+      </c>
+      <c r="L36" t="s">
+        <v>40</v>
+      </c>
+      <c r="M36" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>178</v>
+      </c>
+      <c r="L37" t="s">
+        <v>179</v>
+      </c>
+      <c r="M37" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>183</v>
+      </c>
+      <c r="L38" t="s">
+        <v>184</v>
+      </c>
+      <c r="M38" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
+        <v>188</v>
+      </c>
+      <c r="L39" t="s">
+        <v>189</v>
+      </c>
+      <c r="M39" t="s">
         <v>190</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
+        <v>191</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
+        <v>193</v>
+      </c>
+      <c r="L40" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M40" t="s">
         <v>195</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
         <v>196</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
         <v>197</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
         <v>198</v>
       </c>
       <c r="L41" t="s">
-        <v>98</v>
+        <v>199</v>
       </c>
       <c r="M41" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
       <c r="H42" t="s">
         <v>21</v>
       </c>
       <c r="I42" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L42" t="s">
-        <v>203</v>
+        <v>30</v>
       </c>
       <c r="M42" t="s">
         <v>204</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
         <v>205</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>21</v>
       </c>
       <c r="I43" t="s">
         <v>206</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>207</v>
       </c>
       <c r="L43" t="s">
+        <v>40</v>
+      </c>
+      <c r="M43" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
+        <v>209</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>211</v>
+      </c>
+      <c r="L44" t="s">
+        <v>111</v>
+      </c>
+      <c r="M44" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
       <c r="G45" t="s">
         <v>20</v>
       </c>
       <c r="H45" t="s">
         <v>21</v>
       </c>
       <c r="I45" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
+        <v>215</v>
+      </c>
+      <c r="L45" t="s">
+        <v>216</v>
+      </c>
+      <c r="M45" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
       <c r="G46" t="s">
         <v>20</v>
       </c>
       <c r="H46" t="s">
         <v>21</v>
       </c>
       <c r="I46" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" t="s">
+        <v>221</v>
+      </c>
+      <c r="M46" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
+        <v>223</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" t="s">
+        <v>21</v>
+      </c>
+      <c r="I47" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>225</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
+        <v>225</v>
+      </c>
+      <c r="L47" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M47" t="s">
         <v>227</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
         <v>228</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
         <v>21</v>
       </c>
       <c r="I48" t="s">
         <v>229</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
         <v>230</v>
       </c>
       <c r="L48" t="s">
-        <v>24</v>
+        <v>231</v>
       </c>
       <c r="M48" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>20</v>
       </c>
       <c r="H49" t="s">
         <v>21</v>
       </c>
       <c r="I49" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L49" t="s">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="M49" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" t="s">
         <v>20</v>
       </c>
       <c r="H50" t="s">
         <v>21</v>
       </c>
       <c r="I50" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="L50" t="s">
-        <v>239</v>
+        <v>40</v>
       </c>
       <c r="M50" t="s">
         <v>240</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
         <v>241</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>20</v>
       </c>
       <c r="H51" t="s">
         <v>21</v>
       </c>
       <c r="I51" t="s">
         <v>242</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
         <v>243</v>
       </c>
       <c r="L51" t="s">
+        <v>40</v>
+      </c>
+      <c r="M51" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="N51" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
+        <v>245</v>
+      </c>
+      <c r="E52" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" t="s">
+        <v>19</v>
+      </c>
+      <c r="G52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" t="s">
+        <v>21</v>
+      </c>
+      <c r="I52" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
+        <v>247</v>
+      </c>
+      <c r="L52" t="s">
+        <v>111</v>
+      </c>
+      <c r="M52" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
       <c r="N52" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
       <c r="G53" t="s">
         <v>20</v>
       </c>
       <c r="H53" t="s">
         <v>21</v>
       </c>
       <c r="I53" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
+        <v>251</v>
+      </c>
+      <c r="L53" t="s">
+        <v>252</v>
+      </c>
+      <c r="M53" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="N53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
+        <v>254</v>
+      </c>
+      <c r="E54" t="s">
+        <v>18</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" t="s">
+        <v>21</v>
+      </c>
+      <c r="I54" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
+        <v>256</v>
+      </c>
+      <c r="L54" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="M54" t="s">
         <v>258</v>
       </c>
       <c r="N54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
         <v>259</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>19</v>
       </c>
       <c r="G55" t="s">
         <v>20</v>
       </c>
       <c r="H55" t="s">
         <v>21</v>
       </c>
       <c r="I55" t="s">
         <v>260</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>261</v>
       </c>
       <c r="L55" t="s">
-        <v>24</v>
+        <v>262</v>
       </c>
       <c r="M55" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="N55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
       <c r="H56" t="s">
         <v>21</v>
       </c>
       <c r="I56" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="L56" t="s">
-        <v>24</v>
+        <v>221</v>
       </c>
       <c r="M56" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="N56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
         <v>20</v>
       </c>
       <c r="H57" t="s">
         <v>21</v>
       </c>
       <c r="I57" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="L57" t="s">
-        <v>270</v>
+        <v>30</v>
       </c>
       <c r="M57" t="s">
         <v>271</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
         <v>272</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>20</v>
       </c>
       <c r="H58" t="s">
         <v>21</v>
       </c>
       <c r="I58" t="s">
         <v>273</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
         <v>274</v>
       </c>
       <c r="L58" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M58" t="s">
         <v>275</v>
       </c>
       <c r="N58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
         <v>276</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>20</v>
       </c>
       <c r="H59" t="s">
         <v>21</v>
       </c>
       <c r="I59" t="s">
         <v>277</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
         <v>278</v>
       </c>
       <c r="L59" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="M59" t="s">
         <v>279</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
         <v>280</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="H60" t="s">
         <v>21</v>
       </c>
       <c r="I60" t="s">
         <v>281</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
         <v>282</v>
       </c>
       <c r="L60" t="s">
-        <v>181</v>
+        <v>283</v>
       </c>
       <c r="M60" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
         <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
       <c r="H61" t="s">
         <v>21</v>
       </c>
       <c r="I61" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="L61" t="s">
-        <v>287</v>
+        <v>40</v>
       </c>
       <c r="M61" t="s">
         <v>288</v>
       </c>
       <c r="N61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>289</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
       <c r="H62" t="s">
         <v>21</v>
       </c>
       <c r="I62" t="s">
         <v>290</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
         <v>291</v>
       </c>
       <c r="L62" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="M62" t="s">
         <v>292</v>
       </c>
       <c r="N62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
         <v>293</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
       <c r="H63" t="s">
         <v>21</v>
       </c>
       <c r="I63" t="s">
         <v>294</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
         <v>295</v>
       </c>
       <c r="L63" t="s">
-        <v>98</v>
+        <v>194</v>
       </c>
       <c r="M63" t="s">
         <v>296</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>21</v>
       </c>
       <c r="I64" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L64" t="s">
-        <v>98</v>
+        <v>300</v>
       </c>
       <c r="M64" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>20</v>
       </c>
       <c r="H65" t="s">
         <v>21</v>
       </c>
       <c r="I65" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="L65" t="s">
-        <v>303</v>
+        <v>111</v>
       </c>
       <c r="M65" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>20</v>
       </c>
       <c r="H66" t="s">
         <v>21</v>
       </c>
       <c r="I66" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="L66" t="s">
-        <v>308</v>
+        <v>111</v>
       </c>
       <c r="M66" t="s">
         <v>309</v>
       </c>
       <c r="N66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
         <v>16</v>
       </c>
       <c r="D67" t="s">
+        <v>306</v>
+      </c>
+      <c r="E67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F67" t="s">
+        <v>19</v>
+      </c>
+      <c r="G67" t="s">
+        <v>20</v>
+      </c>
+      <c r="H67" t="s">
+        <v>21</v>
+      </c>
+      <c r="I67" t="s">
         <v>310</v>
-      </c>
-[...13 lines deleted...]
-        <v>314</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="L67" t="s">
-        <v>316</v>
+        <v>111</v>
       </c>
       <c r="M67" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="N67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E68" t="s">
-        <v>311</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="G68" t="s">
         <v>20</v>
       </c>
       <c r="H68" t="s">
-        <v>313</v>
+        <v>21</v>
       </c>
       <c r="I68" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="L68" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="M68" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="N68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E69" t="s">
-        <v>324</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
-        <v>325</v>
+        <v>19</v>
       </c>
       <c r="G69" t="s">
         <v>20</v>
       </c>
       <c r="H69" t="s">
-        <v>326</v>
+        <v>21</v>
       </c>
       <c r="I69" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="L69" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="M69" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="N69" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="E70" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F70" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G70" t="s">
         <v>20</v>
       </c>
       <c r="H70" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I70" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="L70" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="M70" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="E71" t="s">
         <v>324</v>
       </c>
       <c r="F71" t="s">
         <v>325</v>
       </c>
       <c r="G71" t="s">
         <v>20</v>
       </c>
       <c r="H71" t="s">
         <v>326</v>
       </c>
       <c r="I71" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="L71" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="M71" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="N71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E72" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="F72" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="G72" t="s">
         <v>20</v>
       </c>
       <c r="H72" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="I72" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
+        <v>341</v>
+      </c>
+      <c r="L72" t="s">
+        <v>342</v>
+      </c>
+      <c r="M72" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="N72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E73" t="s">
         <v>324</v>
       </c>
       <c r="F73" t="s">
         <v>325</v>
       </c>
       <c r="G73" t="s">
         <v>20</v>
       </c>
       <c r="H73" t="s">
         <v>326</v>
       </c>
       <c r="I73" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
+        <v>346</v>
+      </c>
+      <c r="L73" t="s">
+        <v>347</v>
+      </c>
+      <c r="M73" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="N73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E74" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="F74" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="G74" t="s">
         <v>20</v>
       </c>
       <c r="H74" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="I74" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
+        <v>351</v>
+      </c>
+      <c r="L74" t="s">
+        <v>352</v>
+      </c>
+      <c r="M74" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="N74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E75" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="F75" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="G75" t="s">
         <v>20</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="I75" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
+        <v>356</v>
+      </c>
+      <c r="L75" t="s">
+        <v>357</v>
+      </c>
+      <c r="M75" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E76" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="F76" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="G76" t="s">
         <v>20</v>
       </c>
       <c r="H76" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="I76" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
+        <v>361</v>
+      </c>
+      <c r="L76" t="s">
+        <v>362</v>
+      </c>
+      <c r="M76" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E77" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F77" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G77" t="s">
         <v>20</v>
       </c>
       <c r="H77" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I77" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
+        <v>366</v>
+      </c>
+      <c r="L77" t="s">
+        <v>367</v>
+      </c>
+      <c r="M77" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="N77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E78" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F78" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G78" t="s">
         <v>20</v>
       </c>
       <c r="H78" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I78" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
+        <v>371</v>
+      </c>
+      <c r="L78" t="s">
+        <v>372</v>
+      </c>
+      <c r="M78" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
       <c r="N78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="E79" t="s">
         <v>324</v>
       </c>
       <c r="F79" t="s">
         <v>325</v>
       </c>
       <c r="G79" t="s">
         <v>20</v>
       </c>
       <c r="H79" t="s">
-        <v>377</v>
+        <v>326</v>
       </c>
       <c r="I79" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L79" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="M79" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="N79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E80" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F80" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G80" t="s">
         <v>20</v>
       </c>
       <c r="H80" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I80" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
+        <v>381</v>
+      </c>
+      <c r="L80" t="s">
+        <v>382</v>
+      </c>
+      <c r="M80" t="s">
         <v>383</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E81" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F81" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G81" t="s">
         <v>20</v>
       </c>
       <c r="H81" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I81" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
+        <v>386</v>
+      </c>
+      <c r="L81" t="s">
+        <v>387</v>
+      </c>
+      <c r="M81" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="N81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
+        <v>389</v>
+      </c>
+      <c r="E82" t="s">
+        <v>337</v>
+      </c>
+      <c r="F82" t="s">
+        <v>338</v>
+      </c>
+      <c r="G82" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" t="s">
+        <v>390</v>
+      </c>
+      <c r="I82" t="s">
         <v>391</v>
-      </c>
-[...13 lines deleted...]
-        <v>392</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
+        <v>392</v>
+      </c>
+      <c r="L82" t="s">
+        <v>342</v>
+      </c>
+      <c r="M82" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E83" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F83" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G83" t="s">
         <v>20</v>
       </c>
       <c r="H83" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I83" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
+        <v>396</v>
+      </c>
+      <c r="L83" t="s">
+        <v>397</v>
+      </c>
+      <c r="M83" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E84" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F84" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G84" t="s">
         <v>20</v>
       </c>
       <c r="H84" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I84" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
+        <v>401</v>
+      </c>
+      <c r="L84" t="s">
+        <v>402</v>
+      </c>
+      <c r="M84" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="N84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="E85" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F85" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G85" t="s">
         <v>20</v>
       </c>
       <c r="H85" t="s">
-        <v>407</v>
+        <v>326</v>
       </c>
       <c r="I85" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="L85" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="M85" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="N85" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E86" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F86" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G86" t="s">
         <v>20</v>
       </c>
       <c r="H86" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="I86" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="L86" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="M86" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="N86" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E87" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="F87" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="G87" t="s">
         <v>20</v>
       </c>
       <c r="H87" t="s">
-        <v>407</v>
+        <v>326</v>
       </c>
       <c r="I87" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
+        <v>416</v>
+      </c>
+      <c r="L87" t="s">
+        <v>417</v>
+      </c>
+      <c r="M87" t="s">
         <v>418</v>
       </c>
-      <c r="L87" t="s">
+      <c r="N87" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" t="s">
         <v>419</v>
       </c>
-      <c r="M87" t="s">
+      <c r="E88" t="s">
+        <v>324</v>
+      </c>
+      <c r="F88" t="s">
+        <v>325</v>
+      </c>
+      <c r="G88" t="s">
+        <v>20</v>
+      </c>
+      <c r="H88" t="s">
         <v>420</v>
       </c>
-      <c r="N87" t="s">
+      <c r="I88" t="s">
+        <v>421</v>
+      </c>
+      <c r="J88"/>
+      <c r="K88" t="s">
+        <v>422</v>
+      </c>
+      <c r="L88" t="s">
+        <v>423</v>
+      </c>
+      <c r="M88" t="s">
+        <v>424</v>
+      </c>
+      <c r="N88" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>425</v>
+      </c>
+      <c r="E89" t="s">
+        <v>324</v>
+      </c>
+      <c r="F89" t="s">
+        <v>325</v>
+      </c>
+      <c r="G89" t="s">
+        <v>20</v>
+      </c>
+      <c r="H89" t="s">
+        <v>326</v>
+      </c>
+      <c r="I89" t="s">
+        <v>426</v>
+      </c>
+      <c r="J89"/>
+      <c r="K89" t="s">
+        <v>427</v>
+      </c>
+      <c r="L89" t="s">
+        <v>428</v>
+      </c>
+      <c r="M89" t="s">
+        <v>429</v>
+      </c>
+      <c r="N89" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" t="s">
+        <v>425</v>
+      </c>
+      <c r="E90" t="s">
+        <v>324</v>
+      </c>
+      <c r="F90" t="s">
+        <v>325</v>
+      </c>
+      <c r="G90" t="s">
+        <v>20</v>
+      </c>
+      <c r="H90" t="s">
+        <v>420</v>
+      </c>
+      <c r="I90" t="s">
+        <v>430</v>
+      </c>
+      <c r="J90"/>
+      <c r="K90" t="s">
+        <v>431</v>
+      </c>
+      <c r="L90" t="s">
+        <v>432</v>
+      </c>
+      <c r="M90" t="s">
+        <v>433</v>
+      </c>
+      <c r="N90" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>