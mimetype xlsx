--- v2 (2026-08-12)
+++ v3 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1171" uniqueCount="434">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1197" uniqueCount="443">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-9178/2015</t>
   </si>
   <si>
+    <t>Podnesak od 14.09.2026.; Prilog od: 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Nova Ves 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>06248751902</t>
+  </si>
+  <si>
+    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju 06248751902</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:33:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf4a7cd-3f3e-405c-9eea-30ce500de04a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-9178_2015-170-1 - 20260914104849535.pdf; Prilog St-9178_2015-170-2 - Ostavinsko Rjesenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf4a7cd-3f3e-405c-9eea-30ce500de04a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=9178&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Zaključak od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:54:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32bd8ca-9e6a-418c-8d61-5a6ebe7d553d</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32bd8ca-9e6a-418c-8d61-5a6ebe7d553d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.</t>
   </si>
   <si>
-    <t>RATHGEBER PLAN d.o.o. za graditeljstvo i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>29.07.2026. 14:51:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57517134-3607-4112-a4e3-b05204e3c0d0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-9178_2015-168-1 - Prvostupanjska presuda.pdf; Prilog St-9178_2015-168-2 - Drugostupanjska presuda.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57517134-3607-4112-a4e3-b05204e3c0d0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=9178&amp;godina=2015</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 20.07.2026.</t>
   </si>
   <si>
     <t>21.07.2026. 11:55:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8c9b8455-6ab1-4e7b-b1ef-bd0006bba7c6</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8c9b8455-6ab1-4e7b-b1ef-bd0006bba7c6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 16.07.2026.</t>
   </si>
   <si>
     <t>16.07.2026. 10:19:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6f37880-c054-462a-84f7-4773d49cbb7d</t>
   </si>
   <si>
     <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
@@ -339,53 +369,50 @@
     <t>Podnesak.pdf P75P; Prilog St-9178_2015-150-1 - 20240705194800353.pdf; Prilog St-9178_2015-150-2 - 20240705193947606.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b12996-5b86-4966-b5e0-3d1f64b1228d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.04.2024.</t>
   </si>
   <si>
     <t>19.04.2024. 12:26:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0dcac1c0-a73b-4ff2-a964-927f2765d26a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0dcac1c0-a73b-4ff2-a964-927f2765d26a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 25.03.2024.</t>
   </si>
   <si>
     <t>25.03.2024. 14:10:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4fce0cd-18e7-40bd-bf2a-d181275ec786</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4fce0cd-18e7-40bd-bf2a-d181275ec786/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.03.2024.</t>
   </si>
   <si>
     <t>18.03.2024. 10:54:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/41196eb8-78f6-4413-aa56-4e5f552f6e13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/41196eb8-78f6-4413-aa56-4e5f552f6e13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 28.02.2024.</t>
   </si>
   <si>
     <t>28.02.2024. 13:36:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/556833e7-bcbb-4269-84bb-26441c8e91ce</t>
   </si>
@@ -1355,51 +1382,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N90"/>
+  <dimension ref="A1:N92"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1606,513 +1633,513 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L13" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="M13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L14" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="M14" t="s">
         <v>79</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>80</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>81</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>82</v>
       </c>
       <c r="L15" t="s">
-        <v>35</v>
+        <v>83</v>
       </c>
       <c r="M15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L17" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="M17" t="s">
         <v>93</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>94</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
@@ -2194,2991 +2221,3075 @@
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>106</v>
       </c>
       <c r="L20" t="s">
-        <v>40</v>
+        <v>107</v>
       </c>
       <c r="M20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="L21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M21" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L22" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="M22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L23" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="M23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L24" t="s">
         <v>40</v>
       </c>
       <c r="M24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L25" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="M25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L26" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="M26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L27" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L28" t="s">
-        <v>140</v>
+        <v>40</v>
       </c>
       <c r="M28" t="s">
         <v>141</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>142</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>143</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>144</v>
       </c>
       <c r="L29" t="s">
-        <v>140</v>
+        <v>50</v>
       </c>
       <c r="M29" t="s">
         <v>145</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>146</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>147</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>148</v>
       </c>
       <c r="L30" t="s">
-        <v>40</v>
+        <v>149</v>
       </c>
       <c r="M30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L31" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="M31" t="s">
         <v>154</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>155</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>156</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>157</v>
       </c>
       <c r="L32" t="s">
+        <v>50</v>
+      </c>
+      <c r="M32" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
+        <v>159</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
         <v>160</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>161</v>
+      </c>
+      <c r="L33" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M33" t="s">
         <v>163</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>164</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>19</v>
       </c>
       <c r="G34" t="s">
         <v>20</v>
       </c>
       <c r="H34" t="s">
         <v>21</v>
       </c>
       <c r="I34" t="s">
         <v>165</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
         <v>166</v>
       </c>
       <c r="L34" t="s">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="M34" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L35" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M35" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L36" t="s">
-        <v>40</v>
+        <v>149</v>
       </c>
       <c r="M36" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="L37" t="s">
-        <v>179</v>
+        <v>50</v>
       </c>
       <c r="M37" t="s">
         <v>180</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
         <v>181</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
         <v>182</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
         <v>183</v>
       </c>
       <c r="L38" t="s">
+        <v>50</v>
+      </c>
+      <c r="M38" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
+        <v>185</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
+        <v>187</v>
+      </c>
+      <c r="L39" t="s">
         <v>188</v>
       </c>
-      <c r="L39" t="s">
+      <c r="M39" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
+        <v>190</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
+        <v>192</v>
+      </c>
+      <c r="L40" t="s">
         <v>193</v>
       </c>
-      <c r="L40" t="s">
+      <c r="M40" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
+        <v>195</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
+        <v>197</v>
+      </c>
+      <c r="L41" t="s">
         <v>198</v>
       </c>
-      <c r="L41" t="s">
+      <c r="M41" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
+        <v>200</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>21</v>
+      </c>
+      <c r="I42" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
+        <v>202</v>
+      </c>
+      <c r="L42" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M42" t="s">
         <v>204</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
         <v>205</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>21</v>
       </c>
       <c r="I43" t="s">
         <v>206</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>207</v>
       </c>
       <c r="L43" t="s">
-        <v>40</v>
+        <v>208</v>
       </c>
       <c r="M43" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
       <c r="G44" t="s">
         <v>20</v>
       </c>
       <c r="H44" t="s">
         <v>21</v>
       </c>
       <c r="I44" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L44" t="s">
-        <v>111</v>
+        <v>40</v>
       </c>
       <c r="M44" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
       <c r="G45" t="s">
         <v>20</v>
       </c>
       <c r="H45" t="s">
         <v>21</v>
       </c>
       <c r="I45" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="L45" t="s">
-        <v>216</v>
+        <v>50</v>
       </c>
       <c r="M45" t="s">
         <v>217</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
         <v>218</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
       <c r="G46" t="s">
         <v>20</v>
       </c>
       <c r="H46" t="s">
         <v>21</v>
       </c>
       <c r="I46" t="s">
         <v>219</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
         <v>220</v>
       </c>
       <c r="L46" t="s">
+        <v>30</v>
+      </c>
+      <c r="M46" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
+        <v>222</v>
+      </c>
+      <c r="E47" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G47" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" t="s">
+        <v>21</v>
+      </c>
+      <c r="I47" t="s">
         <v>223</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
+        <v>224</v>
+      </c>
+      <c r="L47" t="s">
         <v>225</v>
       </c>
-      <c r="L47" t="s">
+      <c r="M47" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
+        <v>227</v>
+      </c>
+      <c r="E48" t="s">
+        <v>18</v>
+      </c>
+      <c r="F48" t="s">
+        <v>19</v>
+      </c>
+      <c r="G48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" t="s">
+        <v>21</v>
+      </c>
+      <c r="I48" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
+        <v>229</v>
+      </c>
+      <c r="L48" t="s">
         <v>230</v>
       </c>
-      <c r="L48" t="s">
+      <c r="M48" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
+        <v>232</v>
+      </c>
+      <c r="E49" t="s">
+        <v>18</v>
+      </c>
+      <c r="F49" t="s">
+        <v>19</v>
+      </c>
+      <c r="G49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" t="s">
+        <v>21</v>
+      </c>
+      <c r="I49" t="s">
         <v>233</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
+        <v>234</v>
+      </c>
+      <c r="L49" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M49" t="s">
         <v>236</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
         <v>237</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" t="s">
         <v>20</v>
       </c>
       <c r="H50" t="s">
         <v>21</v>
       </c>
       <c r="I50" t="s">
         <v>238</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
         <v>239</v>
       </c>
       <c r="L50" t="s">
-        <v>40</v>
+        <v>240</v>
       </c>
       <c r="M50" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>20</v>
       </c>
       <c r="H51" t="s">
         <v>21</v>
       </c>
       <c r="I51" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="L51" t="s">
         <v>40</v>
       </c>
       <c r="M51" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="N51" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>19</v>
       </c>
       <c r="G52" t="s">
         <v>20</v>
       </c>
       <c r="H52" t="s">
         <v>21</v>
       </c>
       <c r="I52" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L52" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="M52" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="N52" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>19</v>
       </c>
       <c r="G53" t="s">
         <v>20</v>
       </c>
       <c r="H53" t="s">
         <v>21</v>
       </c>
       <c r="I53" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="L53" t="s">
-        <v>252</v>
+        <v>50</v>
       </c>
       <c r="M53" t="s">
         <v>253</v>
       </c>
       <c r="N53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
         <v>16</v>
       </c>
       <c r="D54" t="s">
         <v>254</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
         <v>19</v>
       </c>
       <c r="G54" t="s">
         <v>20</v>
       </c>
       <c r="H54" t="s">
         <v>21</v>
       </c>
       <c r="I54" t="s">
         <v>255</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
         <v>256</v>
       </c>
       <c r="L54" t="s">
+        <v>30</v>
+      </c>
+      <c r="M54" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="N54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
+        <v>258</v>
+      </c>
+      <c r="E55" t="s">
+        <v>18</v>
+      </c>
+      <c r="F55" t="s">
+        <v>19</v>
+      </c>
+      <c r="G55" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" t="s">
         <v>259</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
+        <v>260</v>
+      </c>
+      <c r="L55" t="s">
         <v>261</v>
       </c>
-      <c r="L55" t="s">
+      <c r="M55" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="N55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
+        <v>263</v>
+      </c>
+      <c r="E56" t="s">
+        <v>18</v>
+      </c>
+      <c r="F56" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>265</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
+        <v>265</v>
+      </c>
+      <c r="L56" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="M56" t="s">
         <v>267</v>
       </c>
       <c r="N56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
         <v>268</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
         <v>20</v>
       </c>
       <c r="H57" t="s">
         <v>21</v>
       </c>
       <c r="I57" t="s">
         <v>269</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
         <v>270</v>
       </c>
       <c r="L57" t="s">
-        <v>30</v>
+        <v>271</v>
       </c>
       <c r="M57" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
         <v>20</v>
       </c>
       <c r="H58" t="s">
         <v>21</v>
       </c>
       <c r="I58" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L58" t="s">
-        <v>40</v>
+        <v>230</v>
       </c>
       <c r="M58" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="N58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
         <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>19</v>
       </c>
       <c r="G59" t="s">
         <v>20</v>
       </c>
       <c r="H59" t="s">
         <v>21</v>
       </c>
       <c r="I59" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="L59" t="s">
         <v>40</v>
       </c>
       <c r="M59" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="H60" t="s">
         <v>21</v>
       </c>
       <c r="I60" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L60" t="s">
-        <v>283</v>
+        <v>50</v>
       </c>
       <c r="M60" t="s">
         <v>284</v>
       </c>
       <c r="N60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
         <v>16</v>
       </c>
       <c r="D61" t="s">
         <v>285</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
       <c r="H61" t="s">
         <v>21</v>
       </c>
       <c r="I61" t="s">
         <v>286</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
         <v>287</v>
       </c>
       <c r="L61" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M61" t="s">
         <v>288</v>
       </c>
       <c r="N61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>289</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
       <c r="H62" t="s">
         <v>21</v>
       </c>
       <c r="I62" t="s">
         <v>290</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
         <v>291</v>
       </c>
       <c r="L62" t="s">
-        <v>40</v>
+        <v>292</v>
       </c>
       <c r="M62" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="N62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
       <c r="H63" t="s">
         <v>21</v>
       </c>
       <c r="I63" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="L63" t="s">
-        <v>194</v>
+        <v>50</v>
       </c>
       <c r="M63" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>21</v>
       </c>
       <c r="I64" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="L64" t="s">
-        <v>300</v>
+        <v>50</v>
       </c>
       <c r="M64" t="s">
         <v>301</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
         <v>302</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>20</v>
       </c>
       <c r="H65" t="s">
         <v>21</v>
       </c>
       <c r="I65" t="s">
         <v>303</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
         <v>304</v>
       </c>
       <c r="L65" t="s">
-        <v>111</v>
+        <v>203</v>
       </c>
       <c r="M65" t="s">
         <v>305</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
         <v>306</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
       <c r="G66" t="s">
         <v>20</v>
       </c>
       <c r="H66" t="s">
         <v>21</v>
       </c>
       <c r="I66" t="s">
         <v>307</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
         <v>308</v>
       </c>
       <c r="L66" t="s">
-        <v>111</v>
+        <v>309</v>
       </c>
       <c r="M66" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="N66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
         <v>16</v>
       </c>
       <c r="D67" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>20</v>
       </c>
       <c r="H67" t="s">
         <v>21</v>
       </c>
       <c r="I67" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="L67" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="M67" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="N67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
         <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>19</v>
       </c>
       <c r="G68" t="s">
         <v>20</v>
       </c>
       <c r="H68" t="s">
         <v>21</v>
       </c>
       <c r="I68" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="L68" t="s">
-        <v>316</v>
+        <v>30</v>
       </c>
       <c r="M68" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
       <c r="D69" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>19</v>
       </c>
       <c r="G69" t="s">
         <v>20</v>
       </c>
       <c r="H69" t="s">
         <v>21</v>
       </c>
       <c r="I69" t="s">
         <v>319</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
         <v>320</v>
       </c>
       <c r="L69" t="s">
+        <v>30</v>
+      </c>
+      <c r="M69" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="N69" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
         <v>16</v>
       </c>
       <c r="D70" t="s">
+        <v>322</v>
+      </c>
+      <c r="E70" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" t="s">
+        <v>19</v>
+      </c>
+      <c r="G70" t="s">
+        <v>20</v>
+      </c>
+      <c r="H70" t="s">
+        <v>21</v>
+      </c>
+      <c r="I70" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="L70" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M70" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="E71" t="s">
-        <v>324</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>325</v>
+        <v>19</v>
       </c>
       <c r="G71" t="s">
         <v>20</v>
       </c>
       <c r="H71" t="s">
-        <v>326</v>
+        <v>21</v>
       </c>
       <c r="I71" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="L71" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="M71" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="N71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
+        <v>332</v>
+      </c>
+      <c r="E72" t="s">
+        <v>333</v>
+      </c>
+      <c r="F72" t="s">
+        <v>334</v>
+      </c>
+      <c r="G72" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" t="s">
+        <v>335</v>
+      </c>
+      <c r="I72" t="s">
         <v>336</v>
-      </c>
-[...13 lines deleted...]
-        <v>340</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="L72" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="M72" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="N72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
         <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E73" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F73" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G73" t="s">
         <v>20</v>
       </c>
       <c r="H73" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="I73" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="L73" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M73" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="N73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
         <v>16</v>
       </c>
       <c r="D74" t="s">
+        <v>345</v>
+      </c>
+      <c r="E74" t="s">
+        <v>346</v>
+      </c>
+      <c r="F74" t="s">
+        <v>347</v>
+      </c>
+      <c r="G74" t="s">
+        <v>20</v>
+      </c>
+      <c r="H74" t="s">
+        <v>348</v>
+      </c>
+      <c r="I74" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
+        <v>350</v>
+      </c>
+      <c r="L74" t="s">
         <v>351</v>
       </c>
-      <c r="L74" t="s">
+      <c r="M74" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="N74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
+        <v>353</v>
+      </c>
+      <c r="E75" t="s">
+        <v>333</v>
+      </c>
+      <c r="F75" t="s">
+        <v>334</v>
+      </c>
+      <c r="G75" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" t="s">
+        <v>335</v>
+      </c>
+      <c r="I75" t="s">
         <v>354</v>
-      </c>
-[...13 lines deleted...]
-        <v>355</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
+        <v>355</v>
+      </c>
+      <c r="L75" t="s">
         <v>356</v>
       </c>
-      <c r="L75" t="s">
+      <c r="M75" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
+        <v>358</v>
+      </c>
+      <c r="E76" t="s">
+        <v>346</v>
+      </c>
+      <c r="F76" t="s">
+        <v>347</v>
+      </c>
+      <c r="G76" t="s">
+        <v>20</v>
+      </c>
+      <c r="H76" t="s">
+        <v>348</v>
+      </c>
+      <c r="I76" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
+        <v>360</v>
+      </c>
+      <c r="L76" t="s">
         <v>361</v>
       </c>
-      <c r="L76" t="s">
+      <c r="M76" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
+        <v>363</v>
+      </c>
+      <c r="E77" t="s">
+        <v>346</v>
+      </c>
+      <c r="F77" t="s">
+        <v>347</v>
+      </c>
+      <c r="G77" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" t="s">
+        <v>348</v>
+      </c>
+      <c r="I77" t="s">
         <v>364</v>
-      </c>
-[...13 lines deleted...]
-        <v>365</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
+        <v>365</v>
+      </c>
+      <c r="L77" t="s">
         <v>366</v>
       </c>
-      <c r="L77" t="s">
+      <c r="M77" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="N77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
+        <v>368</v>
+      </c>
+      <c r="E78" t="s">
+        <v>346</v>
+      </c>
+      <c r="F78" t="s">
+        <v>347</v>
+      </c>
+      <c r="G78" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" t="s">
+        <v>348</v>
+      </c>
+      <c r="I78" t="s">
         <v>369</v>
-      </c>
-[...13 lines deleted...]
-        <v>370</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
+        <v>370</v>
+      </c>
+      <c r="L78" t="s">
         <v>371</v>
       </c>
-      <c r="L78" t="s">
+      <c r="M78" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="N78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
         <v>16</v>
       </c>
       <c r="D79" t="s">
+        <v>373</v>
+      </c>
+      <c r="E79" t="s">
+        <v>333</v>
+      </c>
+      <c r="F79" t="s">
+        <v>334</v>
+      </c>
+      <c r="G79" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+      <c r="I79" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
+        <v>375</v>
+      </c>
+      <c r="L79" t="s">
         <v>376</v>
       </c>
-      <c r="L79" t="s">
+      <c r="M79" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="N79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>16</v>
       </c>
       <c r="D80" t="s">
+        <v>378</v>
+      </c>
+      <c r="E80" t="s">
+        <v>333</v>
+      </c>
+      <c r="F80" t="s">
+        <v>334</v>
+      </c>
+      <c r="G80" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" t="s">
+        <v>335</v>
+      </c>
+      <c r="I80" t="s">
         <v>379</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
+        <v>380</v>
+      </c>
+      <c r="L80" t="s">
         <v>381</v>
       </c>
-      <c r="L80" t="s">
+      <c r="M80" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
+        <v>383</v>
+      </c>
+      <c r="E81" t="s">
+        <v>333</v>
+      </c>
+      <c r="F81" t="s">
+        <v>334</v>
+      </c>
+      <c r="G81" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" t="s">
+        <v>335</v>
+      </c>
+      <c r="I81" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>385</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
+        <v>385</v>
+      </c>
+      <c r="L81" t="s">
         <v>386</v>
       </c>
-      <c r="L81" t="s">
+      <c r="M81" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="N81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
+        <v>388</v>
+      </c>
+      <c r="E82" t="s">
+        <v>333</v>
+      </c>
+      <c r="F82" t="s">
+        <v>334</v>
+      </c>
+      <c r="G82" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" t="s">
+        <v>335</v>
+      </c>
+      <c r="I82" t="s">
         <v>389</v>
-      </c>
-[...13 lines deleted...]
-        <v>391</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
+        <v>390</v>
+      </c>
+      <c r="L82" t="s">
+        <v>391</v>
+      </c>
+      <c r="M82" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
+        <v>393</v>
+      </c>
+      <c r="E83" t="s">
+        <v>333</v>
+      </c>
+      <c r="F83" t="s">
+        <v>334</v>
+      </c>
+      <c r="G83" t="s">
+        <v>20</v>
+      </c>
+      <c r="H83" t="s">
+        <v>335</v>
+      </c>
+      <c r="I83" t="s">
         <v>394</v>
-      </c>
-[...13 lines deleted...]
-        <v>395</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
+        <v>395</v>
+      </c>
+      <c r="L83" t="s">
         <v>396</v>
       </c>
-      <c r="L83" t="s">
+      <c r="M83" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
+        <v>398</v>
+      </c>
+      <c r="E84" t="s">
+        <v>346</v>
+      </c>
+      <c r="F84" t="s">
+        <v>347</v>
+      </c>
+      <c r="G84" t="s">
+        <v>20</v>
+      </c>
+      <c r="H84" t="s">
         <v>399</v>
-      </c>
-[...10 lines deleted...]
-        <v>326</v>
       </c>
       <c r="I84" t="s">
         <v>400</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
         <v>401</v>
       </c>
       <c r="L84" t="s">
+        <v>351</v>
+      </c>
+      <c r="M84" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="N84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
         <v>16</v>
       </c>
       <c r="D85" t="s">
+        <v>403</v>
+      </c>
+      <c r="E85" t="s">
+        <v>333</v>
+      </c>
+      <c r="F85" t="s">
+        <v>334</v>
+      </c>
+      <c r="G85" t="s">
+        <v>20</v>
+      </c>
+      <c r="H85" t="s">
+        <v>335</v>
+      </c>
+      <c r="I85" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>405</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
+        <v>405</v>
+      </c>
+      <c r="L85" t="s">
         <v>406</v>
       </c>
-      <c r="L85" t="s">
+      <c r="M85" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
       <c r="N85" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
         <v>16</v>
       </c>
       <c r="D86" t="s">
+        <v>408</v>
+      </c>
+      <c r="E86" t="s">
+        <v>333</v>
+      </c>
+      <c r="F86" t="s">
+        <v>334</v>
+      </c>
+      <c r="G86" t="s">
+        <v>20</v>
+      </c>
+      <c r="H86" t="s">
+        <v>335</v>
+      </c>
+      <c r="I86" t="s">
         <v>409</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
+        <v>410</v>
+      </c>
+      <c r="L86" t="s">
         <v>411</v>
       </c>
-      <c r="L86" t="s">
+      <c r="M86" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="N86" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
         <v>16</v>
       </c>
       <c r="D87" t="s">
+        <v>413</v>
+      </c>
+      <c r="E87" t="s">
+        <v>333</v>
+      </c>
+      <c r="F87" t="s">
+        <v>334</v>
+      </c>
+      <c r="G87" t="s">
+        <v>20</v>
+      </c>
+      <c r="H87" t="s">
+        <v>335</v>
+      </c>
+      <c r="I87" t="s">
         <v>414</v>
-      </c>
-[...13 lines deleted...]
-        <v>415</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
+        <v>415</v>
+      </c>
+      <c r="L87" t="s">
         <v>416</v>
       </c>
-      <c r="L87" t="s">
+      <c r="M87" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="N87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
         <v>16</v>
       </c>
       <c r="D88" t="s">
+        <v>418</v>
+      </c>
+      <c r="E88" t="s">
+        <v>333</v>
+      </c>
+      <c r="F88" t="s">
+        <v>334</v>
+      </c>
+      <c r="G88" t="s">
+        <v>20</v>
+      </c>
+      <c r="H88" t="s">
+        <v>335</v>
+      </c>
+      <c r="I88" t="s">
         <v>419</v>
-      </c>
-[...13 lines deleted...]
-        <v>421</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
+        <v>420</v>
+      </c>
+      <c r="L88" t="s">
+        <v>421</v>
+      </c>
+      <c r="M88" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
       <c r="N88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
         <v>16</v>
       </c>
       <c r="D89" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E89" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F89" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G89" t="s">
         <v>20</v>
       </c>
       <c r="H89" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="I89" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
+        <v>425</v>
+      </c>
+      <c r="L89" t="s">
+        <v>426</v>
+      </c>
+      <c r="M89" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="N89" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
         <v>16</v>
       </c>
       <c r="D90" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E90" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="F90" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="G90" t="s">
         <v>20</v>
       </c>
       <c r="H90" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="I90" t="s">
         <v>430</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
         <v>431</v>
       </c>
       <c r="L90" t="s">
         <v>432</v>
       </c>
       <c r="M90" t="s">
         <v>433</v>
       </c>
       <c r="N90" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" t="s">
+        <v>434</v>
+      </c>
+      <c r="E91" t="s">
+        <v>333</v>
+      </c>
+      <c r="F91" t="s">
+        <v>334</v>
+      </c>
+      <c r="G91" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" t="s">
+        <v>335</v>
+      </c>
+      <c r="I91" t="s">
+        <v>435</v>
+      </c>
+      <c r="J91"/>
+      <c r="K91" t="s">
+        <v>436</v>
+      </c>
+      <c r="L91" t="s">
+        <v>437</v>
+      </c>
+      <c r="M91" t="s">
+        <v>438</v>
+      </c>
+      <c r="N91" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>16</v>
+      </c>
+      <c r="D92" t="s">
+        <v>434</v>
+      </c>
+      <c r="E92" t="s">
+        <v>333</v>
+      </c>
+      <c r="F92" t="s">
+        <v>334</v>
+      </c>
+      <c r="G92" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" t="s">
+        <v>429</v>
+      </c>
+      <c r="I92" t="s">
+        <v>439</v>
+      </c>
+      <c r="J92"/>
+      <c r="K92" t="s">
+        <v>440</v>
+      </c>
+      <c r="L92" t="s">
+        <v>441</v>
+      </c>
+      <c r="M92" t="s">
+        <v>442</v>
+      </c>
+      <c r="N92" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>